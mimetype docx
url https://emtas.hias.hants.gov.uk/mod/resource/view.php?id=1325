--- v0 (2025-10-02)
+++ v1 (2026-04-09)
@@ -1,50 +1,50 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="702FFBE0" w14:textId="77777777" w:rsidR="009A559D" w:rsidRPr="00817353" w:rsidRDefault="00B9451F" w:rsidP="00607D25">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="2835"/>
         </w:tabs>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:hanging="1134"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="FFFFFF"/>
           <w:kern w:val="36"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
         <w:t>Young Interpreter Scheme</w:t>
       </w:r>
       <w:r w:rsidRPr="00B9451F">
@@ -140,51 +140,51 @@
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Websit</w:t>
       </w:r>
       <w:r w:rsidR="00B12E26" w:rsidRPr="00B12E26">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">e </w:t>
       </w:r>
       <w:hyperlink r:id="rId5" w:history="1">
         <w:r w:rsidR="000027D5" w:rsidRPr="006A112D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:b/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>www.hants.gov.uk/emtas</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="21E8E0D1" w14:textId="46ADED73" w:rsidR="003C4672" w:rsidRPr="00373150" w:rsidRDefault="003C4672" w:rsidP="00B9451F">
+    <w:p w14:paraId="21E8E0D1" w14:textId="46ADED73" w:rsidR="003C4672" w:rsidRDefault="003C4672" w:rsidP="00B9451F">
       <w:pPr>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:hanging="1134"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00607D25">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="yellow"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">Please note VAT (20%) only applies to </w:t>
       </w:r>
       <w:r w:rsidR="00C81BA9" w:rsidRPr="00607D25">
         <w:rPr>
@@ -194,50 +194,65 @@
           <w:highlight w:val="yellow"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>non-HCC</w:t>
       </w:r>
       <w:r w:rsidR="00373150" w:rsidRPr="00607D25">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="yellow"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve"> schools</w:t>
       </w:r>
       <w:r w:rsidR="00D91AB4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
+    <w:p w14:paraId="1DA7D955" w14:textId="77777777" w:rsidR="00656536" w:rsidRPr="00373150" w:rsidRDefault="00656536" w:rsidP="00B9451F">
+      <w:pPr>
+        <w:overflowPunct w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:ind w:hanging="1134"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
     <w:p w14:paraId="2C3E178D" w14:textId="77777777" w:rsidR="00EF6D83" w:rsidRPr="00B12E26" w:rsidRDefault="00EF6D83" w:rsidP="00EF6D83">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="10915" w:type="dxa"/>
         <w:tblInd w:w="-1026" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
@@ -383,82 +398,66 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B12E26">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Sub Total</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0086231E" w:rsidRPr="00B12E26" w14:paraId="00B96105" w14:textId="77777777" w:rsidTr="00A84E92">
         <w:trPr>
           <w:trHeight w:val="569"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5812" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6C05A2DD" w14:textId="06BA3399" w:rsidR="0086231E" w:rsidRPr="00B12E26" w:rsidRDefault="006F1BF7" w:rsidP="00B9451F">
+          <w:p w14:paraId="6C05A2DD" w14:textId="74BBE83D" w:rsidR="0086231E" w:rsidRPr="00B12E26" w:rsidRDefault="006F1BF7" w:rsidP="00B9451F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="0" w:name="_Hlk387744573"/>
             <w:r w:rsidRPr="00B12E26">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">PRIMARY </w:t>
-            </w:r>
-[...14 lines deleted...]
-              <w:t xml:space="preserve">ng Interpreters </w:t>
             </w:r>
             <w:r w:rsidR="00B9451F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">registration (includes unlimited access to Primary Moodle and </w:t>
             </w:r>
             <w:r w:rsidR="00084809">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>bonus materials</w:t>
             </w:r>
             <w:r w:rsidR="00B9451F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
@@ -532,82 +531,74 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="176E622F" w14:textId="77777777" w:rsidR="0086231E" w:rsidRPr="00B12E26" w:rsidRDefault="0086231E" w:rsidP="008A4A80">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="006F1BF7" w:rsidRPr="00B12E26" w14:paraId="7FE4FE7D" w14:textId="77777777" w:rsidTr="00A84E92">
         <w:trPr>
           <w:trHeight w:val="540"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5812" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="62CBBC47" w14:textId="305A340C" w:rsidR="006F1BF7" w:rsidRPr="00B12E26" w:rsidRDefault="006F1BF7" w:rsidP="000C0F4C">
+          <w:p w14:paraId="62CBBC47" w14:textId="0B35ECDA" w:rsidR="006F1BF7" w:rsidRPr="00B12E26" w:rsidRDefault="006F1BF7" w:rsidP="000C0F4C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="1" w:name="_Hlk387744733"/>
             <w:r w:rsidRPr="00B12E26">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">SECONDARY </w:t>
             </w:r>
-            <w:r w:rsidR="00B9451F" w:rsidRPr="00B12E26">
-[...6 lines deleted...]
-            </w:r>
             <w:r w:rsidR="00B9451F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve">ng Interpreters registration (includes unlimited access to </w:t>
+              <w:t xml:space="preserve">registration (includes unlimited access to </w:t>
             </w:r>
             <w:r w:rsidR="000C0F4C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Secondary</w:t>
             </w:r>
             <w:r w:rsidR="00B9451F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> Moodle and </w:t>
             </w:r>
             <w:r w:rsidR="00084809">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>bonus materials</w:t>
             </w:r>
@@ -683,105 +674,89 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="00094D3E" w14:textId="77777777" w:rsidR="006F1BF7" w:rsidRPr="00B12E26" w:rsidRDefault="006F1BF7" w:rsidP="008A4A80">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:bookmarkEnd w:id="0"/>
       <w:bookmarkEnd w:id="1"/>
       <w:tr w:rsidR="009E472E" w:rsidRPr="00B12E26" w14:paraId="5C950296" w14:textId="77777777" w:rsidTr="00A84E92">
         <w:trPr>
           <w:trHeight w:val="540"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5812" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0F03FFBE" w14:textId="76644227" w:rsidR="009E472E" w:rsidRPr="00B12E26" w:rsidRDefault="009E472E" w:rsidP="009E472E">
+          <w:p w14:paraId="0F03FFBE" w14:textId="2ECC1DD2" w:rsidR="009E472E" w:rsidRPr="00B12E26" w:rsidRDefault="009E472E" w:rsidP="009E472E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B12E26">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>PRIMARY</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> &amp;</w:t>
             </w:r>
             <w:r w:rsidRPr="00B12E26">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve">SECONDARY </w:t>
-[...15 lines deleted...]
-              <w:t xml:space="preserve">ng Interpreters registration (includes unlimited access to BOTH Primary and Secondary Moodle and </w:t>
+              <w:t xml:space="preserve">SECONDARY registration (includes unlimited access to BOTH Primary and Secondary Moodle and </w:t>
             </w:r>
             <w:r w:rsidR="00084809">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>bonus materials</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2776E6BB" w14:textId="77777777" w:rsidR="009E472E" w:rsidRPr="00B12E26" w:rsidRDefault="009E472E" w:rsidP="008A4A80">
             <w:pPr>
@@ -1211,65 +1186,65 @@
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7D292469" w14:textId="0C6FFED2" w:rsidR="009E472E" w:rsidRPr="00B12E26" w:rsidRDefault="00893144" w:rsidP="00893144">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0008386C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2E66C52F" w14:textId="3A849C61" w:rsidR="009E472E" w:rsidRPr="0008386C" w:rsidRDefault="00893144" w:rsidP="009A559D">
+          <w:p w14:paraId="2E66C52F" w14:textId="77097B5D" w:rsidR="009E472E" w:rsidRPr="0008386C" w:rsidRDefault="004D6E6B" w:rsidP="009A559D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B12E26">
-[...5 lines deleted...]
-              <w:t>£4.50</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>£5.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="37A76B6D" w14:textId="77777777" w:rsidR="009E472E" w:rsidRPr="00B12E26" w:rsidRDefault="009E472E" w:rsidP="008A4A80">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009E472E" w:rsidRPr="00B12E26" w14:paraId="7A833E1B" w14:textId="77777777" w:rsidTr="00A84E92">
         <w:trPr>
           <w:trHeight w:val="540"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5812" w:type="dxa"/>
@@ -1838,73 +1813,73 @@
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2B5A1C48" w14:textId="4A7D5E8C" w:rsidR="009E472E" w:rsidRDefault="00C271F9" w:rsidP="00C271F9">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0008386C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>£0.50</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3AFBB34C" w14:textId="327841B4" w:rsidR="009E472E" w:rsidRPr="0008386C" w:rsidRDefault="00C271F9" w:rsidP="008A4A80">
+          <w:p w14:paraId="3AFBB34C" w14:textId="384C96E8" w:rsidR="009E472E" w:rsidRPr="0008386C" w:rsidRDefault="00C271F9" w:rsidP="008A4A80">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>£2.50</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+              <w:t>£</w:t>
+            </w:r>
+            <w:r w:rsidR="004D6E6B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>3.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="651A4CD7" w14:textId="77777777" w:rsidR="009E472E" w:rsidRPr="00B12E26" w:rsidRDefault="009E472E" w:rsidP="008A4A80">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009E472E" w:rsidRPr="00B12E26" w14:paraId="3B92EF3A" w14:textId="77777777" w:rsidTr="00A84E92">
         <w:trPr>
           <w:trHeight w:val="540"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5812" w:type="dxa"/>
@@ -2125,153 +2100,162 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0A96A48D" w14:textId="77777777" w:rsidR="009E472E" w:rsidRPr="00B12E26" w:rsidRDefault="009E472E" w:rsidP="008A4A80">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009E472E" w:rsidRPr="00B12E26" w14:paraId="5357B5A7" w14:textId="77777777" w:rsidTr="000C0F4C">
         <w:tblPrEx>
           <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
         </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7088" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="5FD7061A" w14:textId="77777777" w:rsidR="009E472E" w:rsidRPr="00B12E26" w:rsidRDefault="009E472E" w:rsidP="008A4A80">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B12E26">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Your Official Order Number:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="571200D7" w14:textId="77777777" w:rsidR="009E472E" w:rsidRPr="00B12E26" w:rsidRDefault="009E472E" w:rsidP="008A4A80">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3827" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="68B7196F" w14:textId="77777777" w:rsidR="009E472E" w:rsidRPr="00B12E26" w:rsidRDefault="009E472E" w:rsidP="008A4A80">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B12E26">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Date:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009E472E" w:rsidRPr="00B12E26" w14:paraId="2C736CB0" w14:textId="77777777" w:rsidTr="008A4A80">
         <w:tblPrEx>
           <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
         </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10915" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="66E0AAF2" w14:textId="77777777" w:rsidR="009E472E" w:rsidRDefault="009E472E" w:rsidP="008A4A80">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Your name and delivery address:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="540AF99A" w14:textId="77777777" w:rsidR="009E472E" w:rsidRDefault="009E472E" w:rsidP="008A4A80">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="4416742B" w14:textId="77777777" w:rsidR="009E472E" w:rsidRPr="00B12E26" w:rsidRDefault="009E472E" w:rsidP="008A4A80">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="631D7853" w14:textId="0E291516" w:rsidR="00BB015A" w:rsidRPr="009E472E" w:rsidRDefault="00EF6D83" w:rsidP="00B9451F">
+    <w:p w14:paraId="71963D92" w14:textId="77777777" w:rsidR="00656536" w:rsidRDefault="00656536" w:rsidP="00B9451F">
+      <w:pPr>
+        <w:spacing w:after="120"/>
+        <w:ind w:left="-1134"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="631D7853" w14:textId="68752841" w:rsidR="00BB015A" w:rsidRPr="009E472E" w:rsidRDefault="00EF6D83" w:rsidP="00B9451F">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:left="-1134"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009E472E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Please send your order to: Julie Yates, Hampshire Ethnic Minority and Traveller Achievement Service, </w:t>
       </w:r>
       <w:r w:rsidR="003F1D2A" w:rsidRPr="009E472E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="24"/>
@@ -2434,854 +2418,1179 @@
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
         <w:t>Young Interpreter p</w:t>
       </w:r>
       <w:r w:rsidRPr="00DE5447">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
         <w:t>roduct catalogue</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="623D6EF1" w14:textId="77777777" w:rsidR="00BC2A11" w:rsidRDefault="00BC2A11">
+    <w:p w14:paraId="623D6EF1" w14:textId="77777777" w:rsidR="00BC2A11" w:rsidRPr="00987D83" w:rsidRDefault="00BC2A11">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
-          <w:sz w:val="40"/>
-[...10 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="-601" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="4670"/>
-        <w:gridCol w:w="5860"/>
+        <w:gridCol w:w="4643"/>
+        <w:gridCol w:w="5671"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00DE5447" w:rsidRPr="007337CC" w14:paraId="298DFD97" w14:textId="77777777" w:rsidTr="007337CC">
-[...3 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+      <w:tr w:rsidR="00B634EA" w:rsidRPr="007337CC" w14:paraId="298DFD97" w14:textId="77777777" w:rsidTr="00BA1D3E">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4643" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="53E90E7C" w14:textId="77777777" w:rsidR="00DE5447" w:rsidRPr="007337CC" w:rsidRDefault="00000000" w:rsidP="007337CC">
+          <w:p w14:paraId="53E90E7C" w14:textId="723D60F2" w:rsidR="00DE5447" w:rsidRPr="007337CC" w:rsidRDefault="002C367C" w:rsidP="007337CC">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...28 lines deleted...]
-              </w:pict>
+            <w:r w:rsidRPr="002C367C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:drawing>
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="37BD2624" wp14:editId="4DD9BA13">
+                  <wp:extent cx="1017186" cy="1434367"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                  <wp:docPr id="2005403129" name="Picture 1"/>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                  </wp:cNvGraphicFramePr>
+                  <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="2005403129" name=""/>
+                          <pic:cNvPicPr/>
+                        </pic:nvPicPr>
+                        <pic:blipFill rotWithShape="1">
+                          <a:blip r:embed="rId8"/>
+                          <a:srcRect t="527"/>
+                          <a:stretch/>
+                        </pic:blipFill>
+                        <pic:spPr bwMode="auto">
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="1052985" cy="1484849"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                          <a:ln>
+                            <a:noFill/>
+                          </a:ln>
+                          <a:extLst>
+                            <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
+                              <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
+                            </a:ext>
+                          </a:extLst>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:inline>
+              </w:drawing>
             </w:r>
           </w:p>
           <w:p w14:paraId="2EDD869C" w14:textId="77777777" w:rsidR="00BC2A11" w:rsidRPr="007337CC" w:rsidRDefault="00BC2A11" w:rsidP="007337CC">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5860" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="5671" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0381E72B" w14:textId="77777777" w:rsidR="00DE5447" w:rsidRPr="007337CC" w:rsidRDefault="00DE5447" w:rsidP="00BC2A11">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007337CC">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Certificates. Sold in sets of 10.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DE5447" w:rsidRPr="007337CC" w14:paraId="3839B60B" w14:textId="77777777" w:rsidTr="007337CC">
-[...3 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+      <w:tr w:rsidR="00B634EA" w:rsidRPr="007337CC" w14:paraId="3839B60B" w14:textId="77777777" w:rsidTr="00BA1D3E">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4643" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="474660B2" w14:textId="77777777" w:rsidR="00DE5447" w:rsidRPr="007337CC" w:rsidRDefault="00000000" w:rsidP="007337CC">
+          <w:p w14:paraId="474660B2" w14:textId="1F464E4A" w:rsidR="00DE5447" w:rsidRPr="007337CC" w:rsidRDefault="001819B6" w:rsidP="007337CC">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="001819B6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:drawing>
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="79AA514C" wp14:editId="162684AB">
+                  <wp:extent cx="998855" cy="762918"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                  <wp:docPr id="417095417" name="Picture 1" descr="Image"/>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                  </wp:cNvGraphicFramePr>
+                  <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="0" name="Picture 1" descr="Image"/>
+                          <pic:cNvPicPr>
+                            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                          </pic:cNvPicPr>
+                        </pic:nvPicPr>
+                        <pic:blipFill rotWithShape="1">
+                          <a:blip r:embed="rId9" cstate="print">
+                            <a:extLst>
+                              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                              </a:ext>
+                            </a:extLst>
+                          </a:blip>
+                          <a:srcRect t="10220" b="12324"/>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr bwMode="auto">
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="1019228" cy="778479"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                          <a:noFill/>
+                          <a:ln>
+                            <a:noFill/>
+                          </a:ln>
+                          <a:extLst>
+                            <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
+                              <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
+                            </a:ext>
+                          </a:extLst>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:inline>
+              </w:drawing>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="71F87A82" w14:textId="77777777" w:rsidR="00BC2A11" w:rsidRPr="007337CC" w:rsidRDefault="00BC2A11" w:rsidP="007337CC">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5671" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6480B201" w14:textId="77777777" w:rsidR="00DE5447" w:rsidRPr="007337CC" w:rsidRDefault="00DE5447" w:rsidP="00BC2A11">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007337CC">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Badges. Sold in sets of 10.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B634EA" w:rsidRPr="007337CC" w14:paraId="12A81B75" w14:textId="77777777" w:rsidTr="00BA1D3E">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4643" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="19098A22" w14:textId="6FB8B75D" w:rsidR="00DE5447" w:rsidRPr="007337CC" w:rsidRDefault="00987D83" w:rsidP="007337CC">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:b/>
-[...71 lines deleted...]
-              </w:pict>
+                <w:noProof/>
+              </w:rPr>
+              <w:drawing>
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="34FBE8A1" wp14:editId="7E97B6C9">
+                  <wp:extent cx="1006587" cy="1206584"/>
+                  <wp:effectExtent l="0" t="0" r="3175" b="0"/>
+                  <wp:docPr id="1572119265" name="Picture 3"/>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                  </wp:cNvGraphicFramePr>
+                  <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="0" name="Picture 5"/>
+                          <pic:cNvPicPr>
+                            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                          </pic:cNvPicPr>
+                        </pic:nvPicPr>
+                        <pic:blipFill rotWithShape="1">
+                          <a:blip r:embed="rId10" r:link="rId11" cstate="print">
+                            <a:extLst>
+                              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                              </a:ext>
+                            </a:extLst>
+                          </a:blip>
+                          <a:srcRect l="8574" t="10374" r="8879" b="15939"/>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr bwMode="auto">
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="1021232" cy="1224138"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                          <a:noFill/>
+                          <a:ln>
+                            <a:noFill/>
+                          </a:ln>
+                          <a:extLst>
+                            <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
+                              <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
+                            </a:ext>
+                          </a:extLst>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:inline>
+              </w:drawing>
             </w:r>
           </w:p>
           <w:p w14:paraId="1E04EE6E" w14:textId="77777777" w:rsidR="00BC2A11" w:rsidRPr="007337CC" w:rsidRDefault="00BC2A11" w:rsidP="007337CC">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5860" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="5671" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3E3BAEA7" w14:textId="77777777" w:rsidR="00DE5447" w:rsidRPr="007337CC" w:rsidRDefault="00DE5447" w:rsidP="00BC2A11">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007337CC">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Hats. Sold individually.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DE5447" w:rsidRPr="007337CC" w14:paraId="7354832E" w14:textId="77777777" w:rsidTr="007337CC">
-[...3 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+      <w:tr w:rsidR="00B634EA" w:rsidRPr="007337CC" w14:paraId="7354832E" w14:textId="77777777" w:rsidTr="00BA1D3E">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4643" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5632025D" w14:textId="77777777" w:rsidR="00DE5447" w:rsidRPr="007337CC" w:rsidRDefault="00000000" w:rsidP="007337CC">
+          <w:p w14:paraId="5632025D" w14:textId="6DF696A1" w:rsidR="00DE5447" w:rsidRPr="007337CC" w:rsidRDefault="00100262" w:rsidP="007337CC">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
-                <w:szCs w:val="24"/>
-[...5 lines deleted...]
-              </w:pict>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:drawing>
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="1A911AFA" wp14:editId="54B63AB2">
+                  <wp:extent cx="1028700" cy="1022350"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                  <wp:docPr id="4" name="Picture 4"/>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                  </wp:cNvGraphicFramePr>
+                  <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="0" name="Picture 4"/>
+                          <pic:cNvPicPr>
+                            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                          </pic:cNvPicPr>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="rId12">
+                            <a:extLst>
+                              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                              </a:ext>
+                            </a:extLst>
+                          </a:blip>
+                          <a:srcRect/>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr bwMode="auto">
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="1028700" cy="1022350"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                          <a:noFill/>
+                          <a:ln>
+                            <a:noFill/>
+                          </a:ln>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:inline>
+              </w:drawing>
             </w:r>
           </w:p>
           <w:p w14:paraId="57917FBA" w14:textId="77777777" w:rsidR="00BC2A11" w:rsidRPr="007337CC" w:rsidRDefault="00BC2A11" w:rsidP="007337CC">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5860" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="5671" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="03DDE987" w14:textId="77777777" w:rsidR="00DE5447" w:rsidRPr="007337CC" w:rsidRDefault="00DE5447" w:rsidP="00BC2A11">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007337CC">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Stickers. Sold individually.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DE5447" w:rsidRPr="007337CC" w14:paraId="55E3DAD6" w14:textId="77777777" w:rsidTr="007337CC">
-[...3 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+      <w:tr w:rsidR="00B634EA" w:rsidRPr="007337CC" w14:paraId="55E3DAD6" w14:textId="77777777" w:rsidTr="00BA1D3E">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4643" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0C39832F" w14:textId="77777777" w:rsidR="00DE5447" w:rsidRPr="007337CC" w:rsidRDefault="00000000" w:rsidP="007337CC">
+          <w:p w14:paraId="0C39832F" w14:textId="6F4273B3" w:rsidR="00DE5447" w:rsidRPr="007337CC" w:rsidRDefault="00987D83" w:rsidP="007337CC">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...7 lines deleted...]
-              </w:pict>
+                <w:noProof/>
+              </w:rPr>
+              <w:drawing>
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="30D52394" wp14:editId="5FA957BC">
+                  <wp:extent cx="973103" cy="1059012"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="8255"/>
+                  <wp:docPr id="921008157" name="Picture 2"/>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                  </wp:cNvGraphicFramePr>
+                  <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="0" name="Picture 1"/>
+                          <pic:cNvPicPr>
+                            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                          </pic:cNvPicPr>
+                        </pic:nvPicPr>
+                        <pic:blipFill rotWithShape="1">
+                          <a:blip r:embed="rId13" r:link="rId14" cstate="print">
+                            <a:extLst>
+                              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                              </a:ext>
+                            </a:extLst>
+                          </a:blip>
+                          <a:srcRect l="12698" t="7939" r="12172" b="10299"/>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr bwMode="auto">
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="1002943" cy="1091486"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                          <a:noFill/>
+                          <a:ln>
+                            <a:noFill/>
+                          </a:ln>
+                          <a:extLst>
+                            <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
+                              <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
+                            </a:ext>
+                          </a:extLst>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:inline>
+              </w:drawing>
             </w:r>
           </w:p>
           <w:p w14:paraId="156A6523" w14:textId="77777777" w:rsidR="00BC2A11" w:rsidRPr="007337CC" w:rsidRDefault="00BC2A11" w:rsidP="007337CC">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5860" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="5671" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2DB6B8FF" w14:textId="77777777" w:rsidR="00DE5447" w:rsidRPr="007337CC" w:rsidRDefault="00DE5447" w:rsidP="00BC2A11">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007337CC">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Tabards. Sold individually.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DE5447" w:rsidRPr="007337CC" w14:paraId="77D5134A" w14:textId="77777777" w:rsidTr="007337CC">
-[...3 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+      <w:tr w:rsidR="00B634EA" w:rsidRPr="007337CC" w14:paraId="77D5134A" w14:textId="77777777" w:rsidTr="00BA1D3E">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4643" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="214F3988" w14:textId="77777777" w:rsidR="00DE5447" w:rsidRPr="007337CC" w:rsidRDefault="00000000" w:rsidP="007337CC">
+          <w:p w14:paraId="214F3988" w14:textId="08D3CB3A" w:rsidR="00DE5447" w:rsidRPr="007337CC" w:rsidRDefault="00AA7550" w:rsidP="007337CC">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:szCs w:val="24"/>
-[...5 lines deleted...]
-              </w:pict>
+                <w:noProof/>
+              </w:rPr>
+              <w:drawing>
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="2B58AF7D" wp14:editId="1D699829">
+                  <wp:extent cx="965557" cy="1089619"/>
+                  <wp:effectExtent l="0" t="0" r="6350" b="0"/>
+                  <wp:docPr id="1542328823" name="Picture 1"/>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                  </wp:cNvGraphicFramePr>
+                  <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="0" name="Picture 228220170"/>
+                          <pic:cNvPicPr>
+                            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                          </pic:cNvPicPr>
+                        </pic:nvPicPr>
+                        <pic:blipFill rotWithShape="1">
+                          <a:blip r:embed="rId15" r:link="rId16" cstate="print">
+                            <a:extLst>
+                              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                              </a:ext>
+                            </a:extLst>
+                          </a:blip>
+                          <a:srcRect l="10641" t="16490" r="6708" b="13543"/>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr bwMode="auto">
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="975207" cy="1100509"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                          <a:noFill/>
+                          <a:ln>
+                            <a:noFill/>
+                          </a:ln>
+                          <a:extLst>
+                            <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
+                              <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
+                            </a:ext>
+                          </a:extLst>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:inline>
+              </w:drawing>
             </w:r>
           </w:p>
           <w:p w14:paraId="775EDE8F" w14:textId="77777777" w:rsidR="00BC2A11" w:rsidRPr="007337CC" w:rsidRDefault="00BC2A11" w:rsidP="007337CC">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5860" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="5671" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0D8D1115" w14:textId="77777777" w:rsidR="00DE5447" w:rsidRPr="007337CC" w:rsidRDefault="00DE5447" w:rsidP="00BC2A11">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007337CC">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Notebooks. Sold individually.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DE5447" w:rsidRPr="007337CC" w14:paraId="2AD9558F" w14:textId="77777777" w:rsidTr="007337CC">
+      <w:tr w:rsidR="00B634EA" w:rsidRPr="007337CC" w14:paraId="2AD9558F" w14:textId="77777777" w:rsidTr="00BA1D3E">
         <w:trPr>
           <w:trHeight w:val="1772"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4670" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="4643" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4451F4B8" w14:textId="77777777" w:rsidR="00BC2A11" w:rsidRPr="007337CC" w:rsidRDefault="00000000" w:rsidP="007337CC">
+          <w:p w14:paraId="4451F4B8" w14:textId="03E2D231" w:rsidR="00BC2A11" w:rsidRPr="007337CC" w:rsidRDefault="00100262" w:rsidP="007337CC">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:szCs w:val="24"/>
-[...12 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:drawing>
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="7B1E1B40" wp14:editId="5E423F40">
+                  <wp:extent cx="914400" cy="901700"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                  <wp:docPr id="7" name="Picture 7"/>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                  </wp:cNvGraphicFramePr>
+                  <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="0" name="Picture 7"/>
+                          <pic:cNvPicPr>
+                            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                          </pic:cNvPicPr>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="rId17" cstate="print">
+                            <a:extLst>
+                              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                              </a:ext>
+                            </a:extLst>
+                          </a:blip>
+                          <a:srcRect/>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr bwMode="auto">
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="914400" cy="901700"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                          <a:noFill/>
+                          <a:ln>
+                            <a:noFill/>
+                          </a:ln>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:inline>
+              </w:drawing>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5671" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="172613FC" w14:textId="77777777" w:rsidR="00DE5447" w:rsidRPr="007337CC" w:rsidRDefault="00DE5447" w:rsidP="00BC2A11">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007337CC">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Bags.</w:t>
             </w:r>
             <w:r w:rsidR="00E3357B" w:rsidRPr="007337CC">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> Sold individually. </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BC2A11" w:rsidRPr="007337CC" w14:paraId="50235ACE" w14:textId="77777777" w:rsidTr="007337CC">
+      <w:tr w:rsidR="00B634EA" w:rsidRPr="007337CC" w14:paraId="50235ACE" w14:textId="77777777" w:rsidTr="00BA1D3E">
         <w:trPr>
           <w:trHeight w:val="751"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4670" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="4643" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6EB40C76" w14:textId="77777777" w:rsidR="00BC2A11" w:rsidRPr="007337CC" w:rsidRDefault="00000000" w:rsidP="007337CC">
+          <w:p w14:paraId="6EB40C76" w14:textId="4B14D843" w:rsidR="00BC2A11" w:rsidRPr="007337CC" w:rsidRDefault="00100262" w:rsidP="007337CC">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
-              <w:pict w14:anchorId="4D084F39">
-[...10 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:drawing>
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="4D084F39" wp14:editId="60E3989A">
+                  <wp:extent cx="2444750" cy="241300"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="6350"/>
+                  <wp:docPr id="8" name="Picture 8"/>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                  </wp:cNvGraphicFramePr>
+                  <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="0" name="Picture 8"/>
+                          <pic:cNvPicPr>
+                            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                          </pic:cNvPicPr>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="rId18" cstate="print">
+                            <a:lum bright="20000"/>
+                            <a:extLst>
+                              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                              </a:ext>
+                            </a:extLst>
+                          </a:blip>
+                          <a:srcRect/>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr bwMode="auto">
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="2444750" cy="241300"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                          <a:noFill/>
+                          <a:ln>
+                            <a:noFill/>
+                          </a:ln>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:inline>
+              </w:drawing>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5671" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0C4F0FF1" w14:textId="77777777" w:rsidR="00BC2A11" w:rsidRPr="007337CC" w:rsidRDefault="00BC2A11" w:rsidP="00BC2A11">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007337CC">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Silver pencils. Sold in sets of 10.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="775F6AE6" w14:textId="77777777" w:rsidR="007533C0" w:rsidRPr="00DE5447" w:rsidRDefault="007533C0" w:rsidP="00BC2A11">
+    <w:p w14:paraId="775F6AE6" w14:textId="77777777" w:rsidR="007533C0" w:rsidRPr="00F83CC7" w:rsidRDefault="007533C0" w:rsidP="00F83CC7">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
-          <w:sz w:val="40"/>
-          <w:szCs w:val="40"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:sectPr w:rsidR="007533C0" w:rsidRPr="00DE5447" w:rsidSect="00BC2A11">
+    <w:sectPr w:rsidR="007533C0" w:rsidRPr="00F83CC7" w:rsidSect="00BC2A11">
       <w:pgSz w:w="11907" w:h="16840" w:code="9"/>
       <w:pgMar w:top="357" w:right="720" w:bottom="720" w:left="1474" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:noEndnote/>
       <w:docGrid w:linePitch="326"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial Unicode MS">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Mangal">
     <w:panose1 w:val="00000400000000000000"/>
-    <w:charset w:val="01"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00002000" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000000" w:csb1="00000000"/>
+    <w:sig w:usb0="00008003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-[...1 lines deleted...]
-  <w:doNotTrackMoves/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="114"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
-    <w:useNormalStyleForList/>
-[...15 lines deleted...]
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
+    <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00EF6D83"/>
     <w:rsid w:val="000027D5"/>
     <w:rsid w:val="000128B8"/>
     <w:rsid w:val="00026952"/>
     <w:rsid w:val="00032766"/>
+    <w:rsid w:val="00032D4B"/>
     <w:rsid w:val="0003662D"/>
     <w:rsid w:val="000504D0"/>
     <w:rsid w:val="0006552B"/>
     <w:rsid w:val="0008386C"/>
     <w:rsid w:val="00084809"/>
     <w:rsid w:val="000A394E"/>
     <w:rsid w:val="000B0B76"/>
     <w:rsid w:val="000B566B"/>
     <w:rsid w:val="000C0F4C"/>
     <w:rsid w:val="000E3274"/>
     <w:rsid w:val="000E60A4"/>
+    <w:rsid w:val="00100262"/>
     <w:rsid w:val="00110E2D"/>
     <w:rsid w:val="00180065"/>
+    <w:rsid w:val="001819B6"/>
     <w:rsid w:val="001A1B29"/>
     <w:rsid w:val="001A273C"/>
     <w:rsid w:val="00202D2A"/>
+    <w:rsid w:val="0021345E"/>
     <w:rsid w:val="0024591B"/>
     <w:rsid w:val="00247C46"/>
     <w:rsid w:val="002575BC"/>
     <w:rsid w:val="00273E58"/>
     <w:rsid w:val="0029569D"/>
+    <w:rsid w:val="002C367C"/>
     <w:rsid w:val="002D63DA"/>
     <w:rsid w:val="002F694F"/>
     <w:rsid w:val="003042AB"/>
     <w:rsid w:val="00323FC8"/>
+    <w:rsid w:val="00365C52"/>
     <w:rsid w:val="00367153"/>
     <w:rsid w:val="00373150"/>
     <w:rsid w:val="00376190"/>
     <w:rsid w:val="003C4672"/>
     <w:rsid w:val="003F1D2A"/>
     <w:rsid w:val="003F4B96"/>
     <w:rsid w:val="003F60CA"/>
     <w:rsid w:val="00405DFB"/>
     <w:rsid w:val="00445992"/>
     <w:rsid w:val="0045583C"/>
     <w:rsid w:val="00457942"/>
     <w:rsid w:val="00473119"/>
     <w:rsid w:val="00473801"/>
     <w:rsid w:val="004C0B28"/>
     <w:rsid w:val="004D1096"/>
+    <w:rsid w:val="004D6E6B"/>
     <w:rsid w:val="00500D51"/>
     <w:rsid w:val="005344A6"/>
     <w:rsid w:val="00534596"/>
     <w:rsid w:val="00550C1A"/>
     <w:rsid w:val="00560F77"/>
     <w:rsid w:val="005775C2"/>
     <w:rsid w:val="005829C6"/>
     <w:rsid w:val="005955F2"/>
     <w:rsid w:val="005B6DBA"/>
     <w:rsid w:val="005C7E0B"/>
     <w:rsid w:val="0060240C"/>
     <w:rsid w:val="00607D25"/>
     <w:rsid w:val="0062758C"/>
     <w:rsid w:val="00647C77"/>
+    <w:rsid w:val="00656536"/>
     <w:rsid w:val="00675C23"/>
     <w:rsid w:val="006A2EF4"/>
     <w:rsid w:val="006B1C15"/>
     <w:rsid w:val="006F1BF7"/>
     <w:rsid w:val="006F3759"/>
+    <w:rsid w:val="006F4E67"/>
     <w:rsid w:val="0072133F"/>
     <w:rsid w:val="007337CC"/>
     <w:rsid w:val="007533C0"/>
+    <w:rsid w:val="007A07D2"/>
     <w:rsid w:val="00817353"/>
     <w:rsid w:val="0086231E"/>
     <w:rsid w:val="008727A2"/>
     <w:rsid w:val="00893144"/>
     <w:rsid w:val="008958D3"/>
     <w:rsid w:val="008A4A80"/>
     <w:rsid w:val="00930C79"/>
     <w:rsid w:val="00945829"/>
     <w:rsid w:val="00973F94"/>
     <w:rsid w:val="0098483A"/>
+    <w:rsid w:val="00987D83"/>
     <w:rsid w:val="009A559D"/>
     <w:rsid w:val="009C2DE0"/>
     <w:rsid w:val="009E472E"/>
     <w:rsid w:val="00A556E9"/>
     <w:rsid w:val="00A84E92"/>
+    <w:rsid w:val="00AA7550"/>
     <w:rsid w:val="00AB6605"/>
+    <w:rsid w:val="00AF38C9"/>
     <w:rsid w:val="00B12E26"/>
     <w:rsid w:val="00B164D9"/>
     <w:rsid w:val="00B24798"/>
+    <w:rsid w:val="00B634EA"/>
     <w:rsid w:val="00B9451F"/>
+    <w:rsid w:val="00BA1D3E"/>
     <w:rsid w:val="00BA5361"/>
     <w:rsid w:val="00BB015A"/>
     <w:rsid w:val="00BC2A11"/>
     <w:rsid w:val="00BC2E0C"/>
     <w:rsid w:val="00BC6968"/>
+    <w:rsid w:val="00BD3E26"/>
     <w:rsid w:val="00BE3D0A"/>
+    <w:rsid w:val="00BE45C7"/>
     <w:rsid w:val="00C05092"/>
     <w:rsid w:val="00C07F4D"/>
     <w:rsid w:val="00C10CA7"/>
     <w:rsid w:val="00C271F9"/>
     <w:rsid w:val="00C63718"/>
     <w:rsid w:val="00C81BA9"/>
     <w:rsid w:val="00C85F20"/>
     <w:rsid w:val="00CA1FEC"/>
     <w:rsid w:val="00D103EA"/>
     <w:rsid w:val="00D26A0C"/>
     <w:rsid w:val="00D53AE0"/>
     <w:rsid w:val="00D5709E"/>
     <w:rsid w:val="00D83E80"/>
     <w:rsid w:val="00D91AB4"/>
     <w:rsid w:val="00DE5447"/>
     <w:rsid w:val="00DF35BC"/>
     <w:rsid w:val="00E3357B"/>
     <w:rsid w:val="00E50967"/>
     <w:rsid w:val="00E56A23"/>
     <w:rsid w:val="00E81CA9"/>
     <w:rsid w:val="00E82DB6"/>
     <w:rsid w:val="00E907EA"/>
     <w:rsid w:val="00EC1FC8"/>
+    <w:rsid w:val="00EE15C0"/>
     <w:rsid w:val="00EE1B80"/>
     <w:rsid w:val="00EF6D83"/>
     <w:rsid w:val="00F3229B"/>
+    <w:rsid w:val="00F83CC7"/>
     <w:rsid w:val="00FF44FA"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-GB" w:bidi="ne-NP"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="74B7339B"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{B13570DF-B44C-4D18-9C68-42287C4E42D7}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
         <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -3881,58 +4190,58 @@
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00D91AB4"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="CommentSubjectChar">
     <w:name w:val="Comment Subject Char"/>
     <w:link w:val="CommentSubject"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00D91AB4"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:b/>
       <w:bCs/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.jpeg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:julie.yates@hants.gov.uk" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://emtas.hias.hants.gov.uk/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.hants.gov.uk/emtas" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image8.jpeg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image7.jpeg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.jpeg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image8.jpeg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:julie.yates@hants.gov.uk" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image7.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="cid:image001.jpg@01DCB203.EB4CD7C0" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://emtas.hias.hants.gov.uk/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="cid:image009.jpg@01DCB209.60DC6AA0" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.hants.gov.uk/emtas" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.jpeg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.jpeg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="cid:image005.jpg@01DCB20A.3DD923D0" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -4207,75 +4516,75 @@
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8DC0DC45-8332-4A5C-8FDB-2E69149DDB94}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>356</Words>
-  <Characters>2035</Characters>
+  <Words>316</Words>
+  <Characters>2015</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>16</Lines>
-  <Paragraphs>4</Paragraphs>
+  <Lines>143</Lines>
+  <Paragraphs>77</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Hampshire County Council</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2387</CharactersWithSpaces>
+  <CharactersWithSpaces>2254</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HLinks>
     <vt:vector size="6" baseType="variant">
       <vt:variant>
         <vt:i4>8323104</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>http://emtas.hias.hants.gov.uk/</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
     </vt:vector>
   </HLinks>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>