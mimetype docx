--- v0 (2025-10-16)
+++ v1 (2026-05-12)
@@ -1,1515 +1,1662 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
+  <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps5.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps6.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-  <Override PartName="/customXml/itemProps7.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
-  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
   <Override PartName="/word/glossary/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/glossary/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/glossary/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/glossary/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="30A8D9D2" w14:textId="44D8B28E" w:rsidR="000D3929" w:rsidRDefault="00024607" w:rsidP="006503CA">
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="9743" w:type="dxa"/>
+        <w:tblInd w:w="851" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="4531"/>
+        <w:gridCol w:w="5212"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00907923" w14:paraId="06559F33" w14:textId="77777777" w:rsidTr="0067710A">
+        <w:trPr>
+          <w:trHeight w:val="714"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4531" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="170E61A1" w14:textId="77777777" w:rsidR="00907923" w:rsidRPr="002410FD" w:rsidRDefault="00907923" w:rsidP="00FC1C07">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:bookmarkStart w:id="0" w:name="_Hlk197501567"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5212" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1DC41490" w14:textId="3CFBD6EC" w:rsidR="00907923" w:rsidRPr="002410FD" w:rsidRDefault="00907923" w:rsidP="00FC1C07">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:bookmarkEnd w:id="0"/>
+    </w:tbl>
+    <w:p w14:paraId="49176648" w14:textId="74C1EADE" w:rsidR="00C15FA9" w:rsidRDefault="00C15FA9" w:rsidP="00994D39">
       <w:pPr>
-        <w:pStyle w:val="Documenttitle"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
       </w:pPr>
-      <w:r>
-[...116 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w14:paraId="4907066B" w14:textId="77777777" w:rsidR="00487C15" w:rsidRPr="00696918" w:rsidRDefault="00487C15" w:rsidP="00487C15">
+    <w:p w14:paraId="70C14D25" w14:textId="77777777" w:rsidR="00ED705B" w:rsidRPr="00696918" w:rsidRDefault="00ED705B" w:rsidP="00ED705B">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="18" w:space="6" w:color="8E3193"/>
           <w:bottom w:val="single" w:sz="18" w:space="6" w:color="8E3193"/>
         </w:pBdr>
         <w:spacing w:after="240"/>
         <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="8E3193"/>
           <w:sz w:val="52"/>
           <w:szCs w:val="52"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00696918">
         <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="8E3193"/>
           <w:sz w:val="52"/>
           <w:szCs w:val="52"/>
         </w:rPr>
         <w:t>EMTAS Heritage Honours Award</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2D8E2551" w14:textId="77777777" w:rsidR="00487C15" w:rsidRPr="00696918" w:rsidRDefault="00487C15" w:rsidP="00487C15">
+    <w:p w14:paraId="42B97D60" w14:textId="77777777" w:rsidR="00ED705B" w:rsidRPr="00696918" w:rsidRDefault="00ED705B" w:rsidP="00ED705B">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="18" w:space="6" w:color="8E3193"/>
           <w:left w:val="single" w:sz="18" w:space="6" w:color="8E3193"/>
           <w:bottom w:val="single" w:sz="18" w:space="6" w:color="8E3193"/>
           <w:right w:val="single" w:sz="18" w:space="6" w:color="8E3193"/>
         </w:pBdr>
         <w:shd w:val="clear" w:color="auto" w:fill="8E3193"/>
         <w:spacing w:before="240" w:after="240"/>
         <w:ind w:left="170"/>
         <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="FFFFFF"/>
           <w:sz w:val="36"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00696918">
         <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="FFFFFF"/>
           <w:sz w:val="36"/>
         </w:rPr>
         <w:t>Nomination Form</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="413A643A" w14:textId="77777777" w:rsidR="00487C15" w:rsidRPr="00696918" w:rsidRDefault="00487C15" w:rsidP="00487C15"/>
-    <w:p w14:paraId="7823C9B4" w14:textId="77777777" w:rsidR="00487C15" w:rsidRPr="002A1A9B" w:rsidRDefault="00487C15" w:rsidP="00487C15">
+    <w:p w14:paraId="610BAC4E" w14:textId="77777777" w:rsidR="00ED705B" w:rsidRPr="00696918" w:rsidRDefault="00ED705B" w:rsidP="00ED705B">
       <w:pPr>
         <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="17DE23C6" w14:textId="77777777" w:rsidR="00ED705B" w:rsidRPr="002A1A9B" w:rsidRDefault="00ED705B" w:rsidP="00ED705B">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002A1A9B">
         <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Please ensure that </w:t>
       </w:r>
       <w:r>
         <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">the child/young person and their </w:t>
       </w:r>
       <w:r w:rsidRPr="002A1A9B">
         <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>parents/carers have been consulted and</w:t>
       </w:r>
       <w:r>
         <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> that</w:t>
       </w:r>
       <w:r w:rsidRPr="002A1A9B">
         <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> they have agreed to be nominated for the award.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0FFDE6EB" w14:textId="77777777" w:rsidR="00487C15" w:rsidRPr="002A1A9B" w:rsidRDefault="00487C15" w:rsidP="00487C15"/>
-[...1 lines deleted...]
-    <w:p w14:paraId="35B7D4A4" w14:textId="77777777" w:rsidR="00487C15" w:rsidRPr="002A1A9B" w:rsidRDefault="00487C15" w:rsidP="00487C15">
+    <w:p w14:paraId="400F2AF0" w14:textId="77777777" w:rsidR="00ED705B" w:rsidRPr="002A1A9B" w:rsidRDefault="00ED705B" w:rsidP="00ED705B">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="20EF0205" w14:textId="77777777" w:rsidR="00ED705B" w:rsidRPr="002A1A9B" w:rsidRDefault="00ED705B" w:rsidP="00ED705B">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0C2D4293" w14:textId="77777777" w:rsidR="00ED705B" w:rsidRPr="002A1A9B" w:rsidRDefault="00ED705B" w:rsidP="00ED705B">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="002A1A9B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
         <w:t xml:space="preserve">Pupil name: </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          </w:rPr>
           <w:alias w:val="Nominee"/>
           <w:tag w:val="Nominee"/>
           <w:id w:val="814380075"/>
           <w:placeholder>
-            <w:docPart w:val="36021107A02D41EBA8D523843A9E7F54"/>
+            <w:docPart w:val="619C76E42D864730B4FD1E3B32CBDD24"/>
           </w:placeholder>
           <w:showingPlcHdr/>
           <w:text/>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidRPr="002A1A9B">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
+              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             </w:rPr>
             <w:t>Click or tap here to enter text.</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
-    <w:p w14:paraId="68655E62" w14:textId="77777777" w:rsidR="00487C15" w:rsidRPr="002A1A9B" w:rsidRDefault="00487C15" w:rsidP="00487C15"/>
-    <w:p w14:paraId="13E2C865" w14:textId="77777777" w:rsidR="00487C15" w:rsidRDefault="00487C15" w:rsidP="00487C15">
+    <w:p w14:paraId="3F5FC331" w14:textId="77777777" w:rsidR="00ED705B" w:rsidRPr="002A1A9B" w:rsidRDefault="00ED705B" w:rsidP="00ED705B">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="57CFF4B5" w14:textId="77777777" w:rsidR="00ED705B" w:rsidRDefault="00ED705B" w:rsidP="00ED705B">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="002A1A9B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
         <w:t>School Name:</w:t>
       </w:r>
       <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          </w:rPr>
           <w:alias w:val="School"/>
           <w:tag w:val="School"/>
           <w:id w:val="1444805379"/>
           <w:placeholder>
-            <w:docPart w:val="7DAC7A9D60E74E4E82D5AB0F264A5C2E"/>
+            <w:docPart w:val="144EA3AC138B43789B415A63D0EB7FB2"/>
           </w:placeholder>
           <w:showingPlcHdr/>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidRPr="00DA15D5">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
+              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             </w:rPr>
             <w:t>Click or tap here to enter text.</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
-    <w:p w14:paraId="7E2E88A7" w14:textId="77777777" w:rsidR="00487C15" w:rsidRDefault="00487C15" w:rsidP="00487C15"/>
-    <w:p w14:paraId="5A3D7730" w14:textId="77777777" w:rsidR="00487C15" w:rsidRDefault="00487C15" w:rsidP="00487C15">
+    <w:p w14:paraId="5FEBAFA6" w14:textId="77777777" w:rsidR="00ED705B" w:rsidRDefault="00ED705B" w:rsidP="00ED705B">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6FBE62B8" w14:textId="77777777" w:rsidR="00ED705B" w:rsidRDefault="00ED705B" w:rsidP="00ED705B">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
         <w:t xml:space="preserve">School District: </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          </w:rPr>
           <w:alias w:val="District"/>
           <w:tag w:val="District"/>
           <w:id w:val="-1769612278"/>
           <w:placeholder>
-            <w:docPart w:val="8A93FA468C2249AD8B21FF9A5E28A684"/>
+            <w:docPart w:val="AE9B81DF8C714E8F85105D3B852C38ED"/>
           </w:placeholder>
           <w:showingPlcHdr/>
           <w:dropDownList>
             <w:listItem w:value="Choose an item."/>
             <w:listItem w:displayText="Basingstoke &amp; Deane" w:value="Basingstoke &amp; Deane"/>
             <w:listItem w:displayText="East Hants" w:value="East Hants"/>
             <w:listItem w:displayText="Eastleigh" w:value="Eastleigh"/>
             <w:listItem w:displayText="Fareham" w:value="Fareham"/>
             <w:listItem w:displayText="Gosport" w:value="Gosport"/>
             <w:listItem w:displayText="Hart" w:value="Hart"/>
             <w:listItem w:displayText="Havant &amp; Waterlooville" w:value="Havant &amp; Waterlooville"/>
             <w:listItem w:displayText="New Forest" w:value="New Forest"/>
             <w:listItem w:displayText="Rushmoor" w:value="Rushmoor"/>
             <w:listItem w:displayText="Test Valley" w:value="Test Valley"/>
             <w:listItem w:displayText="Winchester" w:value="Winchester"/>
             <w:listItem w:displayText="Isle of Wight" w:value="Isle of Wight"/>
             <w:listItem w:displayText="Other" w:value="Other"/>
           </w:dropDownList>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidRPr="000B6893">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
+              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             </w:rPr>
             <w:t>Choose an item.</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
-    <w:p w14:paraId="0312447B" w14:textId="77777777" w:rsidR="00487C15" w:rsidRDefault="00487C15" w:rsidP="00487C15"/>
-    <w:p w14:paraId="6ED9E691" w14:textId="77777777" w:rsidR="00487C15" w:rsidRPr="002A1A9B" w:rsidRDefault="00487C15" w:rsidP="00487C15">
+    <w:p w14:paraId="75DE30DD" w14:textId="77777777" w:rsidR="00ED705B" w:rsidRDefault="00ED705B" w:rsidP="00ED705B">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="68059095" w14:textId="77777777" w:rsidR="00ED705B" w:rsidRPr="002A1A9B" w:rsidRDefault="00ED705B" w:rsidP="00ED705B">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="002A1A9B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
         <w:t xml:space="preserve">Phase: </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          </w:rPr>
           <w:alias w:val="Phase"/>
           <w:tag w:val="Phase"/>
           <w:id w:val="-1188288509"/>
           <w:placeholder>
-            <w:docPart w:val="71CABC86B00646A1829213F7DBDAF0A3"/>
+            <w:docPart w:val="4F84466E294F4284A5BA94F163EC0371"/>
           </w:placeholder>
           <w:showingPlcHdr/>
           <w:dropDownList>
             <w:listItem w:value="Choose an item."/>
             <w:listItem w:displayText="Early Years" w:value="Early Years"/>
             <w:listItem w:displayText="KS1" w:value="KS1"/>
             <w:listItem w:displayText="KS2" w:value="KS2"/>
             <w:listItem w:displayText="KS3" w:value="KS3"/>
             <w:listItem w:displayText="KS4" w:value="KS4"/>
             <w:listItem w:displayText="Other" w:value="Other"/>
           </w:dropDownList>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidRPr="002A1A9B">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
+              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             </w:rPr>
             <w:t>Choose an item.</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
-    <w:p w14:paraId="386F383F" w14:textId="77777777" w:rsidR="00487C15" w:rsidRPr="002A1A9B" w:rsidRDefault="00487C15" w:rsidP="00487C15"/>
-    <w:p w14:paraId="1DCDA520" w14:textId="77777777" w:rsidR="00487C15" w:rsidRPr="002A1A9B" w:rsidRDefault="00487C15" w:rsidP="00487C15">
+    <w:p w14:paraId="38889F89" w14:textId="77777777" w:rsidR="00ED705B" w:rsidRPr="002A1A9B" w:rsidRDefault="00ED705B" w:rsidP="00ED705B">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6C5D2AD3" w14:textId="77777777" w:rsidR="00ED705B" w:rsidRPr="002A1A9B" w:rsidRDefault="00ED705B" w:rsidP="00ED705B">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="002A1A9B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
         <w:t xml:space="preserve">Date of nomination: </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          </w:rPr>
           <w:alias w:val="Date"/>
           <w:tag w:val="Date"/>
           <w:id w:val="-1196624472"/>
           <w:placeholder>
-            <w:docPart w:val="2CC2B5DDD610427D8F07552D9A563DD0"/>
+            <w:docPart w:val="6FC82A85A2F84F698EC0FC49324E3227"/>
           </w:placeholder>
           <w:showingPlcHdr/>
           <w:date>
             <w:dateFormat w:val="dd/MM/yyyy"/>
             <w:lid w:val="en-GB"/>
             <w:storeMappedDataAs w:val="dateTime"/>
             <w:calendar w:val="gregorian"/>
           </w:date>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidRPr="002A1A9B">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
+              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             </w:rPr>
             <w:t>Click or tap to enter a date.</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
-    <w:p w14:paraId="7544871A" w14:textId="77777777" w:rsidR="00487C15" w:rsidRPr="002A1A9B" w:rsidRDefault="00487C15" w:rsidP="00487C15"/>
-    <w:p w14:paraId="60FFDF6A" w14:textId="77777777" w:rsidR="00487C15" w:rsidRPr="002A1A9B" w:rsidRDefault="00487C15" w:rsidP="00487C15">
+    <w:p w14:paraId="4D40DB9C" w14:textId="77777777" w:rsidR="00ED705B" w:rsidRPr="002A1A9B" w:rsidRDefault="00ED705B" w:rsidP="00ED705B">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4C35CC5C" w14:textId="77777777" w:rsidR="00ED705B" w:rsidRPr="002A1A9B" w:rsidRDefault="00ED705B" w:rsidP="00ED705B">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="002A1A9B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
         <w:t xml:space="preserve">Reason for the nomination (one line): </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          </w:rPr>
           <w:alias w:val="Reason"/>
           <w:tag w:val="Reason"/>
           <w:id w:val="464313675"/>
           <w:placeholder>
-            <w:docPart w:val="C947F5A4FA50412198BDC39744707338"/>
+            <w:docPart w:val="2DA3D9831EDC48A4A5A3D5263BEBBCE1"/>
           </w:placeholder>
           <w:showingPlcHdr/>
           <w:text/>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidRPr="002A1A9B">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
+              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             </w:rPr>
             <w:t>Click or tap here to enter text.</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
-    <w:p w14:paraId="532ABFCC" w14:textId="77777777" w:rsidR="00487C15" w:rsidRPr="002A1A9B" w:rsidRDefault="00487C15" w:rsidP="00487C15"/>
-    <w:p w14:paraId="2A0CCA3B" w14:textId="77777777" w:rsidR="00487C15" w:rsidRPr="002A1A9B" w:rsidRDefault="00487C15" w:rsidP="00487C15">
+    <w:p w14:paraId="46EDB359" w14:textId="77777777" w:rsidR="00ED705B" w:rsidRPr="002A1A9B" w:rsidRDefault="00ED705B" w:rsidP="00ED705B">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="28063394" w14:textId="77777777" w:rsidR="00ED705B" w:rsidRPr="002A1A9B" w:rsidRDefault="00ED705B" w:rsidP="00ED705B">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="002A1A9B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
         <w:t xml:space="preserve">Details of the nomination (multi-line): </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          </w:rPr>
           <w:alias w:val="Details"/>
           <w:tag w:val="Details"/>
           <w:id w:val="-1809853055"/>
           <w:placeholder>
-            <w:docPart w:val="F9C2AE104032450AB0BF60414B2295B4"/>
+            <w:docPart w:val="B55EE8248AF147C6859EB6F3E9442988"/>
           </w:placeholder>
           <w:showingPlcHdr/>
           <w:text w:multiLine="1"/>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidRPr="002A1A9B">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
+              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             </w:rPr>
             <w:t>Click or tap here to enter text.</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
-    <w:p w14:paraId="47B6FA19" w14:textId="77777777" w:rsidR="00487C15" w:rsidRPr="002A1A9B" w:rsidRDefault="00487C15" w:rsidP="00487C15"/>
-    <w:p w14:paraId="51A5618E" w14:textId="77777777" w:rsidR="00487C15" w:rsidRPr="002A1A9B" w:rsidRDefault="00487C15" w:rsidP="00487C15">
+    <w:p w14:paraId="10F56ADE" w14:textId="77777777" w:rsidR="00ED705B" w:rsidRPr="002A1A9B" w:rsidRDefault="00ED705B" w:rsidP="00ED705B">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="32117FAC" w14:textId="77777777" w:rsidR="00ED705B" w:rsidRPr="002A1A9B" w:rsidRDefault="00ED705B" w:rsidP="00ED705B">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="002A1A9B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
         <w:t xml:space="preserve">Do you have any supporting evidence? </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          </w:rPr>
           <w:alias w:val="Supporting evidence?"/>
           <w:tag w:val="Supporting evidence?"/>
           <w:id w:val="813842485"/>
           <w:placeholder>
-            <w:docPart w:val="B4CAA55C89264C4CBE8B57D87ECFF4F5"/>
+            <w:docPart w:val="812A47D348224FC48F969B10E0D2A18E"/>
           </w:placeholder>
           <w:showingPlcHdr/>
           <w:comboBox>
             <w:listItem w:value="Choose an item."/>
             <w:listItem w:displayText="Yes" w:value="Yes"/>
             <w:listItem w:displayText="No" w:value="No"/>
           </w:comboBox>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidRPr="002A1A9B">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
+              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             </w:rPr>
             <w:t>Choose an item.</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
-    <w:p w14:paraId="509C6192" w14:textId="77777777" w:rsidR="00487C15" w:rsidRPr="002A1A9B" w:rsidRDefault="00487C15" w:rsidP="00487C15">
+    <w:p w14:paraId="645BA5BA" w14:textId="77777777" w:rsidR="00ED705B" w:rsidRPr="002A1A9B" w:rsidRDefault="00ED705B" w:rsidP="00ED705B">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="002A1A9B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
         <w:t>If yes, we will contact you separately about how to share this securely.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1A5807D7" w14:textId="77777777" w:rsidR="00487C15" w:rsidRPr="002A1A9B" w:rsidRDefault="00487C15" w:rsidP="00487C15"/>
-    <w:p w14:paraId="3E3188DD" w14:textId="77777777" w:rsidR="00487C15" w:rsidRPr="002A1A9B" w:rsidRDefault="00487C15" w:rsidP="00487C15">
+    <w:p w14:paraId="2AF1ABE9" w14:textId="77777777" w:rsidR="00ED705B" w:rsidRPr="002A1A9B" w:rsidRDefault="00ED705B" w:rsidP="00ED705B">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="145CCD3C" w14:textId="77777777" w:rsidR="00ED705B" w:rsidRPr="002A1A9B" w:rsidRDefault="00ED705B" w:rsidP="00ED705B">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="002A1A9B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
         <w:t>Permission to publish name</w:t>
       </w:r>
       <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
         <w:t xml:space="preserve"> of school</w:t>
       </w:r>
       <w:r w:rsidRPr="002A1A9B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
         <w:t xml:space="preserve"> on EMTAS Moodle</w:t>
       </w:r>
       <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
         <w:t xml:space="preserve"> (NOT name of child)</w:t>
       </w:r>
       <w:r w:rsidRPr="002A1A9B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
         <w:t xml:space="preserve">? </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          </w:rPr>
           <w:alias w:val="Permission given?"/>
           <w:tag w:val="Permission given?"/>
           <w:id w:val="-601483151"/>
           <w:placeholder>
-            <w:docPart w:val="12A7A7ABAA6C49BBB048193CBCF67077"/>
+            <w:docPart w:val="D7D4BBE9E8F2477384E7EE6BF1C2332D"/>
           </w:placeholder>
           <w:showingPlcHdr/>
           <w:comboBox>
             <w:listItem w:value="Choose an item."/>
             <w:listItem w:displayText="Yes" w:value="Yes"/>
             <w:listItem w:displayText="No" w:value="No"/>
           </w:comboBox>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidRPr="002A1A9B">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
+              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             </w:rPr>
             <w:t>Choose an item.</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
-    <w:p w14:paraId="0D5C6440" w14:textId="77777777" w:rsidR="00487C15" w:rsidRPr="002A1A9B" w:rsidRDefault="00487C15" w:rsidP="00487C15"/>
-    <w:p w14:paraId="2C7E962F" w14:textId="77777777" w:rsidR="00487C15" w:rsidRDefault="00487C15" w:rsidP="00487C15">
+    <w:p w14:paraId="473A2421" w14:textId="77777777" w:rsidR="00ED705B" w:rsidRPr="002A1A9B" w:rsidRDefault="00ED705B" w:rsidP="00ED705B">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1C88DBB5" w14:textId="77777777" w:rsidR="00ED705B" w:rsidRDefault="00ED705B" w:rsidP="00ED705B">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
         <w:t xml:space="preserve">Name of school contact </w:t>
       </w:r>
       <w:r w:rsidRPr="002A1A9B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
         <w:t>(person completing this form</w:t>
       </w:r>
       <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
         <w:t xml:space="preserve">): </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          </w:rPr>
           <w:alias w:val="Contact email"/>
           <w:tag w:val="Contact email"/>
           <w:id w:val="-603574538"/>
           <w:placeholder>
-            <w:docPart w:val="645365AB6B1440188B52E72E6E540BB7"/>
+            <w:docPart w:val="D4401BDE3CC64629A5A3F8A663478FF5"/>
           </w:placeholder>
           <w:showingPlcHdr/>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidRPr="00F5463B">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
+              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             </w:rPr>
             <w:t>Click or tap here to enter text.</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
-    <w:p w14:paraId="0F5465FD" w14:textId="77777777" w:rsidR="00487C15" w:rsidRDefault="00487C15" w:rsidP="00487C15"/>
-    <w:p w14:paraId="33D95761" w14:textId="77777777" w:rsidR="00487C15" w:rsidRPr="002A1A9B" w:rsidRDefault="00487C15" w:rsidP="00487C15">
+    <w:p w14:paraId="496180CD" w14:textId="77777777" w:rsidR="00ED705B" w:rsidRDefault="00ED705B" w:rsidP="00ED705B">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3C970E57" w14:textId="77777777" w:rsidR="00ED705B" w:rsidRPr="002A1A9B" w:rsidRDefault="00ED705B" w:rsidP="00ED705B">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
         <w:t>Email of s</w:t>
       </w:r>
       <w:r w:rsidRPr="002A1A9B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
         <w:t xml:space="preserve">chool contact (person completing this form): </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          </w:rPr>
           <w:alias w:val="School contact"/>
           <w:tag w:val="School contact"/>
           <w:id w:val="267060940"/>
           <w:placeholder>
-            <w:docPart w:val="F1E2D557D5644D70B14544B6CA00FE69"/>
+            <w:docPart w:val="C7028EAE6EEE4A3BB20F3075C295C7D9"/>
           </w:placeholder>
           <w:showingPlcHdr/>
           <w:text/>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidRPr="002A1A9B">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
+              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             </w:rPr>
             <w:t>Click or tap here to enter text.</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
-    <w:p w14:paraId="33F9EE1E" w14:textId="77777777" w:rsidR="00487C15" w:rsidRPr="002A1A9B" w:rsidRDefault="00487C15" w:rsidP="00487C15"/>
-[...5 lines deleted...]
-        <w:t>E</w:t>
+    <w:p w14:paraId="0A0DFF98" w14:textId="77777777" w:rsidR="00ED705B" w:rsidRPr="002A1A9B" w:rsidRDefault="00ED705B" w:rsidP="00ED705B">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5613117B" w14:textId="77777777" w:rsidR="00ED705B" w:rsidRPr="002A1A9B" w:rsidRDefault="00ED705B" w:rsidP="00ED705B">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="34927C6B" w14:textId="77777777" w:rsidR="00ED705B" w:rsidRPr="002A1A9B" w:rsidRDefault="00ED705B" w:rsidP="00ED705B">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1A9B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Please email to: </w:t>
       </w:r>
-      <w:r w:rsidR="00487C15" w:rsidRPr="002A1A9B">
-[...9 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="002A1A9B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>emtas@hants.gov.uk</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="48BB649D" w14:textId="4BB2C4E0" w:rsidR="0011731E" w:rsidRPr="00FC660A" w:rsidRDefault="0011731E" w:rsidP="0011731E">
+    <w:p w14:paraId="36E5099D" w14:textId="69E47545" w:rsidR="00C15FA9" w:rsidRDefault="00C15FA9" w:rsidP="00994D39">
       <w:pPr>
-        <w:spacing w:before="120"/>
-[...1 lines deleted...]
-          <w:rStyle w:val="Hyperlink"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
-          <w:color w:val="auto"/>
-          <w:u w:val="none"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="580FB1CD" w14:textId="35106594" w:rsidR="0011731E" w:rsidRPr="00FC660A" w:rsidRDefault="0011731E" w:rsidP="0011731E">
+    <w:p w14:paraId="4546BDBF" w14:textId="77777777" w:rsidR="00C15FA9" w:rsidRDefault="00C15FA9" w:rsidP="00994D39">
       <w:pPr>
-        <w:spacing w:before="120"/>
-[...1 lines deleted...]
-          <w:rStyle w:val="Hyperlink"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
-          <w:color w:val="auto"/>
-          <w:u w:val="none"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6D24EC59" w14:textId="77777777" w:rsidR="0011731E" w:rsidRPr="00FC660A" w:rsidRDefault="0011731E" w:rsidP="0011731E">
-[...11 lines deleted...]
-      <w:footerReference w:type="default" r:id="rId16"/>
+    <w:sectPr w:rsidR="00C15FA9" w:rsidSect="00B61FB5">
+      <w:headerReference w:type="even" r:id="rId13"/>
+      <w:headerReference w:type="default" r:id="rId14"/>
+      <w:headerReference w:type="first" r:id="rId15"/>
       <w:pgSz w:w="11906" w:h="16838"/>
-      <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
+      <w:pgMar w:top="720" w:right="720" w:bottom="720" w:left="720" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
-      <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0F91E218" w14:textId="77777777" w:rsidR="00573E85" w:rsidRDefault="00573E85" w:rsidP="006503CA">
+    <w:p w14:paraId="0D7983EC" w14:textId="77777777" w:rsidR="00DF0224" w:rsidRDefault="00DF0224" w:rsidP="001D3B89">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6675C04B" w14:textId="77777777" w:rsidR="00573E85" w:rsidRDefault="00573E85" w:rsidP="006503CA">
+    <w:p w14:paraId="26AB6038" w14:textId="77777777" w:rsidR="00DF0224" w:rsidRDefault="00DF0224" w:rsidP="001D3B89">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="279956BA" w14:textId="77777777" w:rsidR="00573E85" w:rsidRDefault="00573E85"/>
+    <w:p w14:paraId="1A540F6C" w14:textId="77777777" w:rsidR="00DF0224" w:rsidRDefault="00DF0224"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:font w:name="Symbol">
-[...1 lines deleted...]
-    <w:charset w:val="02"/>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Mangal">
+    <w:panose1 w:val="00000400000000000000"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="00008003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-  </w:font>
-[...19 lines deleted...]
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Yu Gothic Light">
-[...11 lines deleted...]
-  </w:font>
 </w:fonts>
-</file>
-[...62 lines deleted...]
-</w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="41E6F80F" w14:textId="77777777" w:rsidR="00573E85" w:rsidRDefault="00573E85" w:rsidP="006503CA">
+    <w:p w14:paraId="60424D87" w14:textId="77777777" w:rsidR="00DF0224" w:rsidRDefault="00DF0224" w:rsidP="001D3B89">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="79980B98" w14:textId="77777777" w:rsidR="00573E85" w:rsidRDefault="00573E85" w:rsidP="006503CA">
+    <w:p w14:paraId="5CBE757C" w14:textId="77777777" w:rsidR="00DF0224" w:rsidRDefault="00DF0224" w:rsidP="001D3B89">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="328521CF" w14:textId="77777777" w:rsidR="00573E85" w:rsidRDefault="00573E85"/>
+    <w:p w14:paraId="5C707FC0" w14:textId="77777777" w:rsidR="00DF0224" w:rsidRDefault="00DF0224"/>
   </w:footnote>
 </w:footnotes>
+</file>
+
+<file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="41C956DC" w14:textId="46FF82AC" w:rsidR="008D51FA" w:rsidRDefault="00000000">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:pict w14:anchorId="5344DB4C">
+        <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
+          <v:stroke joinstyle="miter"/>
+          <v:formulas>
+            <v:f eqn="if lineDrawn pixelLineWidth 0"/>
+            <v:f eqn="sum @0 1 0"/>
+            <v:f eqn="sum 0 0 @1"/>
+            <v:f eqn="prod @2 1 2"/>
+            <v:f eqn="prod @3 21600 pixelWidth"/>
+            <v:f eqn="prod @3 21600 pixelHeight"/>
+            <v:f eqn="sum @0 0 1"/>
+            <v:f eqn="prod @6 1 2"/>
+            <v:f eqn="prod @7 21600 pixelWidth"/>
+            <v:f eqn="sum @8 21600 0"/>
+            <v:f eqn="prod @7 21600 pixelHeight"/>
+            <v:f eqn="sum @10 21600 0"/>
+          </v:formulas>
+          <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
+          <o:lock v:ext="edit" aspectratio="t"/>
+        </v:shapetype>
+        <v:shape id="WordPictureWatermark3210438" o:spid="_x0000_s1027" type="#_x0000_t75" alt="" style="position:absolute;margin-left:0;margin-top:0;width:595.2pt;height:841.9pt;z-index:-251658239;mso-wrap-edited:f;mso-width-percent:0;mso-height-percent:0;mso-position-horizontal:center;mso-position-horizontal-relative:margin;mso-position-vertical:center;mso-position-vertical-relative:margin;mso-width-percent:0;mso-height-percent:0" o:allowincell="f">
+          <v:imagedata r:id="rId1" o:title="Service-block-letter-petal-background-example"/>
+          <w10:wrap anchorx="margin" anchory="margin"/>
+        </v:shape>
+      </w:pict>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="1D00B6E8" w14:textId="441A5C2F" w:rsidR="001D3B89" w:rsidRDefault="00DD438B" w:rsidP="000173D6">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+      <w:jc w:val="right"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:drawing>
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251660290" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="424F631F" wp14:editId="072D861A">
+          <wp:simplePos x="0" y="0"/>
+          <wp:positionH relativeFrom="column">
+            <wp:posOffset>184150</wp:posOffset>
+          </wp:positionH>
+          <wp:positionV relativeFrom="paragraph">
+            <wp:posOffset>-233680</wp:posOffset>
+          </wp:positionV>
+          <wp:extent cx="1114425" cy="1133475"/>
+          <wp:effectExtent l="0" t="0" r="0" b="0"/>
+          <wp:wrapSquare wrapText="bothSides"/>
+          <wp:docPr id="3" name="Picture 3"/>
+          <wp:cNvGraphicFramePr>
+            <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+          </wp:cNvGraphicFramePr>
+          <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+              <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:nvPicPr>
+                  <pic:cNvPr id="0" name="Picture 3"/>
+                  <pic:cNvPicPr>
+                    <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                  </pic:cNvPicPr>
+                </pic:nvPicPr>
+                <pic:blipFill>
+                  <a:blip r:embed="rId1">
+                    <a:extLst>
+                      <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                        <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                      </a:ext>
+                    </a:extLst>
+                  </a:blip>
+                  <a:srcRect/>
+                  <a:stretch>
+                    <a:fillRect/>
+                  </a:stretch>
+                </pic:blipFill>
+                <pic:spPr bwMode="auto">
+                  <a:xfrm>
+                    <a:off x="0" y="0"/>
+                    <a:ext cx="1114425" cy="1133475"/>
+                  </a:xfrm>
+                  <a:prstGeom prst="rect">
+                    <a:avLst/>
+                  </a:prstGeom>
+                  <a:noFill/>
+                </pic:spPr>
+              </pic:pic>
+            </a:graphicData>
+          </a:graphic>
+          <wp14:sizeRelH relativeFrom="page">
+            <wp14:pctWidth>0</wp14:pctWidth>
+          </wp14:sizeRelH>
+          <wp14:sizeRelV relativeFrom="page">
+            <wp14:pctHeight>0</wp14:pctHeight>
+          </wp14:sizeRelV>
+        </wp:anchor>
+      </w:drawing>
+    </w:r>
+    <w:r w:rsidR="00BA5B03">
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:drawing>
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658242" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6A46FECD" wp14:editId="24C76CEF">
+          <wp:simplePos x="0" y="0"/>
+          <wp:positionH relativeFrom="column">
+            <wp:posOffset>-498533</wp:posOffset>
+          </wp:positionH>
+          <wp:positionV relativeFrom="paragraph">
+            <wp:posOffset>-476885</wp:posOffset>
+          </wp:positionV>
+          <wp:extent cx="7606146" cy="10750785"/>
+          <wp:effectExtent l="0" t="0" r="1270" b="6350"/>
+          <wp:wrapNone/>
+          <wp:docPr id="1669521603" name="Picture 1" descr="A white background with purple dots&#10;&#10;Description automatically generated"/>
+          <wp:cNvGraphicFramePr>
+            <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+          </wp:cNvGraphicFramePr>
+          <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+              <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:nvPicPr>
+                  <pic:cNvPr id="1943681774" name="Picture 1" descr="A white background with purple dots&#10;&#10;Description automatically generated"/>
+                  <pic:cNvPicPr/>
+                </pic:nvPicPr>
+                <pic:blipFill>
+                  <a:blip r:embed="rId2">
+                    <a:extLst>
+                      <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                        <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                      </a:ext>
+                    </a:extLst>
+                  </a:blip>
+                  <a:stretch>
+                    <a:fillRect/>
+                  </a:stretch>
+                </pic:blipFill>
+                <pic:spPr>
+                  <a:xfrm>
+                    <a:off x="0" y="0"/>
+                    <a:ext cx="7606146" cy="10750785"/>
+                  </a:xfrm>
+                  <a:prstGeom prst="rect">
+                    <a:avLst/>
+                  </a:prstGeom>
+                </pic:spPr>
+              </pic:pic>
+            </a:graphicData>
+          </a:graphic>
+          <wp14:sizeRelH relativeFrom="page">
+            <wp14:pctWidth>0</wp14:pctWidth>
+          </wp14:sizeRelH>
+          <wp14:sizeRelV relativeFrom="page">
+            <wp14:pctHeight>0</wp14:pctHeight>
+          </wp14:sizeRelV>
+        </wp:anchor>
+      </w:drawing>
+    </w:r>
+    <w:r w:rsidR="00F31A68">
+      <w:tab/>
+    </w:r>
+    <w:r w:rsidR="00F31A68">
+      <w:tab/>
+    </w:r>
+    <w:r w:rsidR="00F31A68">
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:drawing>
+        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="1D564261" wp14:editId="113D464D">
+          <wp:extent cx="1510030" cy="729418"/>
+          <wp:effectExtent l="0" t="0" r="0" b="0"/>
+          <wp:docPr id="254232074" name="Picture 1" descr="A close-up of a logo&#10;&#10;Description automatically generated"/>
+          <wp:cNvGraphicFramePr>
+            <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+          </wp:cNvGraphicFramePr>
+          <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+              <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:nvPicPr>
+                  <pic:cNvPr id="475901141" name="Picture 1" descr="A close-up of a logo&#10;&#10;Description automatically generated"/>
+                  <pic:cNvPicPr>
+                    <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                  </pic:cNvPicPr>
+                </pic:nvPicPr>
+                <pic:blipFill>
+                  <a:blip r:embed="rId3">
+                    <a:extLst>
+                      <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                        <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                      </a:ext>
+                    </a:extLst>
+                  </a:blip>
+                  <a:srcRect/>
+                  <a:stretch>
+                    <a:fillRect/>
+                  </a:stretch>
+                </pic:blipFill>
+                <pic:spPr bwMode="auto">
+                  <a:xfrm>
+                    <a:off x="0" y="0"/>
+                    <a:ext cx="1527279" cy="737750"/>
+                  </a:xfrm>
+                  <a:prstGeom prst="rect">
+                    <a:avLst/>
+                  </a:prstGeom>
+                  <a:noFill/>
+                  <a:ln>
+                    <a:noFill/>
+                  </a:ln>
+                </pic:spPr>
+              </pic:pic>
+            </a:graphicData>
+          </a:graphic>
+        </wp:inline>
+      </w:drawing>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="550BFB42" w14:textId="23F31304" w:rsidR="008D51FA" w:rsidRDefault="00000000">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:pict w14:anchorId="3F2D46BC">
+        <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
+          <v:stroke joinstyle="miter"/>
+          <v:formulas>
+            <v:f eqn="if lineDrawn pixelLineWidth 0"/>
+            <v:f eqn="sum @0 1 0"/>
+            <v:f eqn="sum 0 0 @1"/>
+            <v:f eqn="prod @2 1 2"/>
+            <v:f eqn="prod @3 21600 pixelWidth"/>
+            <v:f eqn="prod @3 21600 pixelHeight"/>
+            <v:f eqn="sum @0 0 1"/>
+            <v:f eqn="prod @6 1 2"/>
+            <v:f eqn="prod @7 21600 pixelWidth"/>
+            <v:f eqn="sum @8 21600 0"/>
+            <v:f eqn="prod @7 21600 pixelHeight"/>
+            <v:f eqn="sum @10 21600 0"/>
+          </v:formulas>
+          <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
+          <o:lock v:ext="edit" aspectratio="t"/>
+        </v:shapetype>
+        <v:shape id="WordPictureWatermark3210437" o:spid="_x0000_s1025" type="#_x0000_t75" alt="" style="position:absolute;margin-left:0;margin-top:0;width:595.2pt;height:841.9pt;z-index:-251658240;mso-wrap-edited:f;mso-width-percent:0;mso-height-percent:0;mso-position-horizontal:center;mso-position-horizontal-relative:margin;mso-position-vertical:center;mso-position-vertical-relative:margin;mso-width-percent:0;mso-height-percent:0" o:allowincell="f">
+          <v:imagedata r:id="rId1" o:title="Service-block-letter-petal-background-example"/>
+          <w10:wrap anchorx="margin" anchory="margin"/>
+        </v:shape>
+      </w:pict>
+    </w:r>
+  </w:p>
+</w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="354D06CB"/>
+    <w:nsid w:val="43295060"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="9FACFAC6"/>
-[...112 lines deleted...]
-    <w:tmpl w:val="B6402818"/>
+    <w:tmpl w:val="840ADC56"/>
     <w:lvl w:ilvl="0" w:tplc="08090011">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...1 lines deleted...]
-      </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="08090019" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="08090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="0809001B" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="0809001B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="0809000F" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="0809000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="08090019" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="08090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="0809001B" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="0809001B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="0809000F" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="0809000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="08090019" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="08090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="0809001B" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="0809001B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-[...115 lines deleted...]
-  <w:num w:numId="2" w16cid:durableId="2009945258">
+  <w:num w:numId="1" w16cid:durableId="1031415996">
     <w:abstractNumId w:val="0"/>
-  </w:num>
-[...1 lines deleted...]
-    <w:abstractNumId w:val="1"/>
+    <w:lvlOverride w:ilvl="0">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="1">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="2">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="3">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="4">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="5">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="6">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="7">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="8">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="80"/>
-  <w:displayBackgroundShape/>
+  <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapelayout v:ext="edit">
+      <o:idmap v:ext="edit" data="1"/>
+    </o:shapelayout>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00AB550B"/>
-[...130 lines deleted...]
-    <w:rsid w:val="00944401"/>
+    <w:rsidRoot w:val="002410FD"/>
+    <w:rsid w:val="000173D6"/>
+    <w:rsid w:val="00044EA1"/>
+    <w:rsid w:val="0004603A"/>
+    <w:rsid w:val="00097328"/>
+    <w:rsid w:val="000B479C"/>
+    <w:rsid w:val="000B6A7B"/>
+    <w:rsid w:val="000C357B"/>
+    <w:rsid w:val="000D1516"/>
+    <w:rsid w:val="000D6E5E"/>
+    <w:rsid w:val="001045AC"/>
+    <w:rsid w:val="001272D6"/>
+    <w:rsid w:val="00144FA3"/>
+    <w:rsid w:val="00155FF0"/>
+    <w:rsid w:val="00156A74"/>
+    <w:rsid w:val="00172574"/>
+    <w:rsid w:val="00180F17"/>
+    <w:rsid w:val="00196F92"/>
+    <w:rsid w:val="001A0996"/>
+    <w:rsid w:val="001B2A2C"/>
+    <w:rsid w:val="001D3B89"/>
+    <w:rsid w:val="001F0301"/>
+    <w:rsid w:val="0020518B"/>
+    <w:rsid w:val="00211B8A"/>
+    <w:rsid w:val="00213AA9"/>
+    <w:rsid w:val="00216F81"/>
+    <w:rsid w:val="00222234"/>
+    <w:rsid w:val="002410FD"/>
+    <w:rsid w:val="0024272F"/>
+    <w:rsid w:val="00257FC3"/>
+    <w:rsid w:val="00265320"/>
+    <w:rsid w:val="00296972"/>
+    <w:rsid w:val="002B5FF5"/>
+    <w:rsid w:val="002E2DAD"/>
+    <w:rsid w:val="0033794C"/>
+    <w:rsid w:val="00347E50"/>
+    <w:rsid w:val="00366A60"/>
+    <w:rsid w:val="003813C5"/>
+    <w:rsid w:val="0039429C"/>
+    <w:rsid w:val="003A67E0"/>
+    <w:rsid w:val="003A7B9A"/>
+    <w:rsid w:val="003C21CE"/>
+    <w:rsid w:val="003C25E4"/>
+    <w:rsid w:val="0044434F"/>
+    <w:rsid w:val="00450F3A"/>
+    <w:rsid w:val="004568D3"/>
+    <w:rsid w:val="0046660A"/>
+    <w:rsid w:val="004937FB"/>
+    <w:rsid w:val="00493D47"/>
+    <w:rsid w:val="00513AC5"/>
+    <w:rsid w:val="00525ED0"/>
+    <w:rsid w:val="00535355"/>
+    <w:rsid w:val="00562566"/>
+    <w:rsid w:val="00590976"/>
+    <w:rsid w:val="005939E5"/>
+    <w:rsid w:val="00594883"/>
+    <w:rsid w:val="005A1D9F"/>
+    <w:rsid w:val="005B3A56"/>
+    <w:rsid w:val="005B418D"/>
+    <w:rsid w:val="005B6887"/>
+    <w:rsid w:val="005B7262"/>
+    <w:rsid w:val="005D7369"/>
+    <w:rsid w:val="0060388C"/>
+    <w:rsid w:val="006162A3"/>
+    <w:rsid w:val="00622340"/>
+    <w:rsid w:val="006330D1"/>
+    <w:rsid w:val="00635772"/>
+    <w:rsid w:val="0066058F"/>
+    <w:rsid w:val="00667B10"/>
+    <w:rsid w:val="00674DF0"/>
+    <w:rsid w:val="0067710A"/>
+    <w:rsid w:val="006816CF"/>
+    <w:rsid w:val="00683374"/>
+    <w:rsid w:val="006913BE"/>
+    <w:rsid w:val="00692194"/>
+    <w:rsid w:val="006A50C7"/>
+    <w:rsid w:val="006B21BF"/>
+    <w:rsid w:val="006B2C3A"/>
+    <w:rsid w:val="006D1D55"/>
+    <w:rsid w:val="006D7358"/>
+    <w:rsid w:val="006E5C10"/>
+    <w:rsid w:val="006F410D"/>
+    <w:rsid w:val="006F6594"/>
+    <w:rsid w:val="0070639A"/>
+    <w:rsid w:val="00711BFC"/>
+    <w:rsid w:val="007419D8"/>
+    <w:rsid w:val="007536A9"/>
+    <w:rsid w:val="00760050"/>
+    <w:rsid w:val="00763652"/>
+    <w:rsid w:val="007713C6"/>
+    <w:rsid w:val="00787CFA"/>
+    <w:rsid w:val="007932D4"/>
+    <w:rsid w:val="007A1FD7"/>
+    <w:rsid w:val="007E714E"/>
+    <w:rsid w:val="00827FF1"/>
+    <w:rsid w:val="00833CE2"/>
+    <w:rsid w:val="00860ED6"/>
+    <w:rsid w:val="00883D7D"/>
+    <w:rsid w:val="008961BA"/>
+    <w:rsid w:val="008B2EA1"/>
+    <w:rsid w:val="008C09DB"/>
+    <w:rsid w:val="008C4ECD"/>
+    <w:rsid w:val="008D3A3A"/>
+    <w:rsid w:val="008D51FA"/>
+    <w:rsid w:val="009031FF"/>
+    <w:rsid w:val="00907923"/>
     <w:rsid w:val="00950C72"/>
-    <w:rsid w:val="009860BB"/>
-[...19 lines deleted...]
-    <w:rsid w:val="00B55CAD"/>
+    <w:rsid w:val="00950E21"/>
+    <w:rsid w:val="00953514"/>
+    <w:rsid w:val="009837A7"/>
+    <w:rsid w:val="00990CB8"/>
+    <w:rsid w:val="00991F06"/>
+    <w:rsid w:val="00994D39"/>
+    <w:rsid w:val="009A1ADE"/>
+    <w:rsid w:val="009A2C63"/>
+    <w:rsid w:val="009D3AA4"/>
+    <w:rsid w:val="009D405E"/>
+    <w:rsid w:val="009F2601"/>
+    <w:rsid w:val="009F76E3"/>
+    <w:rsid w:val="00A23BA3"/>
+    <w:rsid w:val="00A2591D"/>
+    <w:rsid w:val="00A47230"/>
+    <w:rsid w:val="00A51261"/>
+    <w:rsid w:val="00A539F5"/>
+    <w:rsid w:val="00A66EE9"/>
+    <w:rsid w:val="00A67407"/>
+    <w:rsid w:val="00A86D79"/>
+    <w:rsid w:val="00A964E0"/>
+    <w:rsid w:val="00AE3335"/>
+    <w:rsid w:val="00AF4927"/>
+    <w:rsid w:val="00B00D6F"/>
+    <w:rsid w:val="00B17975"/>
+    <w:rsid w:val="00B27F5C"/>
+    <w:rsid w:val="00B27F77"/>
+    <w:rsid w:val="00B32A58"/>
+    <w:rsid w:val="00B61FB5"/>
     <w:rsid w:val="00B63EC4"/>
-    <w:rsid w:val="00B63ED4"/>
-[...59 lines deleted...]
-    <w:rsid w:val="7A23A69A"/>
+    <w:rsid w:val="00B82B04"/>
+    <w:rsid w:val="00B940F6"/>
+    <w:rsid w:val="00BA5B03"/>
+    <w:rsid w:val="00BC5229"/>
+    <w:rsid w:val="00BD43D5"/>
+    <w:rsid w:val="00BD4572"/>
+    <w:rsid w:val="00BE66CA"/>
+    <w:rsid w:val="00BF16AB"/>
+    <w:rsid w:val="00C15FA9"/>
+    <w:rsid w:val="00C20E92"/>
+    <w:rsid w:val="00C74813"/>
+    <w:rsid w:val="00C9426C"/>
+    <w:rsid w:val="00CA7032"/>
+    <w:rsid w:val="00CB016F"/>
+    <w:rsid w:val="00CD55CD"/>
+    <w:rsid w:val="00D35D6E"/>
+    <w:rsid w:val="00D4091B"/>
+    <w:rsid w:val="00D47731"/>
+    <w:rsid w:val="00D60758"/>
+    <w:rsid w:val="00D776A6"/>
+    <w:rsid w:val="00D92395"/>
+    <w:rsid w:val="00DB7229"/>
+    <w:rsid w:val="00DC4F63"/>
+    <w:rsid w:val="00DD438B"/>
+    <w:rsid w:val="00DD4C06"/>
+    <w:rsid w:val="00DD60BD"/>
+    <w:rsid w:val="00DF0224"/>
+    <w:rsid w:val="00DF38DF"/>
+    <w:rsid w:val="00DF68B1"/>
+    <w:rsid w:val="00E15639"/>
+    <w:rsid w:val="00E16D5A"/>
+    <w:rsid w:val="00E17258"/>
+    <w:rsid w:val="00E36554"/>
+    <w:rsid w:val="00E36FE4"/>
+    <w:rsid w:val="00E44935"/>
+    <w:rsid w:val="00E53685"/>
+    <w:rsid w:val="00E57EFA"/>
+    <w:rsid w:val="00E65286"/>
+    <w:rsid w:val="00E7170E"/>
+    <w:rsid w:val="00E9217E"/>
+    <w:rsid w:val="00E97DCB"/>
+    <w:rsid w:val="00EA744E"/>
+    <w:rsid w:val="00EB5CE1"/>
+    <w:rsid w:val="00ED705B"/>
+    <w:rsid w:val="00EE05DB"/>
+    <w:rsid w:val="00EE0CE7"/>
+    <w:rsid w:val="00F10553"/>
+    <w:rsid w:val="00F264FC"/>
+    <w:rsid w:val="00F31A68"/>
+    <w:rsid w:val="00F504E7"/>
+    <w:rsid w:val="00F51DAC"/>
+    <w:rsid w:val="00F77528"/>
+    <w:rsid w:val="00F77E85"/>
+    <w:rsid w:val="00F823E7"/>
+    <w:rsid w:val="00F842CE"/>
+    <w:rsid w:val="00F930EE"/>
+    <w:rsid w:val="00FC1C07"/>
+    <w:rsid w:val="00FC36E9"/>
+    <w:rsid w:val="0E018032"/>
+    <w:rsid w:val="1472849E"/>
+    <w:rsid w:val="1E469F3E"/>
+    <w:rsid w:val="2D9F899D"/>
+    <w:rsid w:val="379B6077"/>
+    <w:rsid w:val="393C3310"/>
+    <w:rsid w:val="3C313E16"/>
+    <w:rsid w:val="573FC072"/>
+    <w:rsid w:val="584CD213"/>
+    <w:rsid w:val="65EA27DA"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-GB" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
+  <w:themeFontLang w:val="en-GB" w:bidi="ne-NP"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="6581ABC3"/>
+  <w14:docId w14:val="6E3BAEC7"/>
   <w15:chartTrackingRefBased/>
-  <w15:docId w15:val="{EE56E8AA-3FB5-462B-B58B-142CCB804384}"/>
+  <w15:docId w15:val="{5D8D17BC-0A10-48B9-9804-61F9FD73EE9A}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:kern w:val="2"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-GB" w:eastAsia="en-US" w:bidi="ar-SA"/>
         <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
-    <w:lsdException w:name="heading 1" w:uiPriority="9"/>
-    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -1525,77 +1672,77 @@
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Title" w:uiPriority="10"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Subtitle" w:uiPriority="11"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Strong" w:uiPriority="22"/>
-    <w:lsdException w:name="Emphasis" w:uiPriority="20"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -1620,75 +1767,75 @@
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
-    <w:lsdException w:name="No Spacing" w:uiPriority="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
-    <w:lsdException w:name="Quote" w:uiPriority="29"/>
-    <w:lsdException w:name="Intense Quote" w:uiPriority="30"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
@@ -1723,55 +1870,55 @@
     <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
-    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Book Title" w:uiPriority="33"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
     <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
     <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
     <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
     <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
     <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
     <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
     <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
@@ -1843,941 +1990,1116 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="006503CA"/>
+    <w:rsid w:val="00994D39"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
-    </w:rPr>
-[...14 lines deleted...]
-      <w:szCs w:val="72"/>
+      <w:lang w:eastAsia="en-GB"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Header">
-[...347 lines deleted...]
-  </w:style>
   <w:style w:type="table" w:styleId="TableGrid">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="39"/>
-    <w:rsid w:val="00FC660A"/>
+    <w:rsid w:val="002410FD"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="Header">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="HeaderChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="001D3B89"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4513"/>
+        <w:tab w:val="right" w:pos="9026"/>
+      </w:tabs>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+      <w:kern w:val="2"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:eastAsia="en-US"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
+    <w:name w:val="Header Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Header"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="001D3B89"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Footer">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="FooterChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="001D3B89"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4513"/>
+        <w:tab w:val="right" w:pos="9026"/>
+      </w:tabs>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+      <w:kern w:val="2"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:eastAsia="en-US"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
+    <w:name w:val="Footer Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Footer"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="001D3B89"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="paragraph">
+    <w:name w:val="paragraph"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="001F0301"/>
+    <w:pPr>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="normaltextrun">
+    <w:name w:val="normaltextrun"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:rsid w:val="001F0301"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="eop">
+    <w:name w:val="eop"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:rsid w:val="001F0301"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="scxw108058788">
+    <w:name w:val="scxw108058788"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:rsid w:val="001F0301"/>
+  </w:style>
+  <w:style w:type="character" w:styleId="Hyperlink">
+    <w:name w:val="Hyperlink"/>
+    <w:rsid w:val="00994D39"/>
+    <w:rPr>
+      <w:color w:val="0000FF"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="NormalWeb">
+    <w:name w:val="Normal (Web)"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00B27F5C"/>
+  </w:style>
+  <w:style w:type="character" w:styleId="UnresolvedMention">
+    <w:name w:val="Unresolved Mention"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00450F3A"/>
+    <w:rPr>
+      <w:color w:val="605E5C"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="CommentReference">
+    <w:name w:val="annotation reference"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="003C25E4"/>
+    <w:rPr>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="CommentText">
+    <w:name w:val="annotation text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="CommentTextChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="003C25E4"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CommentTextChar">
+    <w:name w:val="Comment Text Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="CommentText"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="003C25E4"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="en-GB"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="CommentSubject">
+    <w:name w:val="annotation subject"/>
+    <w:basedOn w:val="CommentText"/>
+    <w:next w:val="CommentText"/>
+    <w:link w:val="CommentSubjectChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="003C25E4"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CommentSubjectChar">
+    <w:name w:val="Comment Subject Char"/>
+    <w:basedOn w:val="CommentTextChar"/>
+    <w:link w:val="CommentSubject"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="003C25E4"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:b/>
+      <w:bCs/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="en-GB"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="character" w:styleId="PlaceholderText">
     <w:name w:val="Placeholder Text"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00487C15"/>
+    <w:rsid w:val="00ED705B"/>
     <w:rPr>
       <w:color w:val="808080"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:divs>
+    <w:div w:id="13965690">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="212471566">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="769010873">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1165899564">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="431707955">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1820225342">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1029571260">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="18241054">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1839929609">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1825122538">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1015690225">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1127040775">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1960525429">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="503394572">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="845559138">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="2010474409">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1560479627">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1799489767">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="539973952">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="236675489">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="221412334">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1292632288">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1464227087">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1601525754">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1661736195">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1671177294">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1933390026">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1951203967">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="2070376510">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="2090544211">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+  </w:divs>
   <w:optimizeForBrowser/>
-  <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/></Relationships>
+</file>
+
+<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/></Relationships>
+</file>
+
+<file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.jpg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
+</file>
+
+<file path=word/_rels/header3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/></Relationships>
 </file>
 
 <file path=word/glossary/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/glossary/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:docParts>
     <w:docPart>
       <w:docPartPr>
-        <w:name w:val="36021107A02D41EBA8D523843A9E7F54"/>
+        <w:name w:val="619C76E42D864730B4FD1E3B32CBDD24"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
-        <w:guid w:val="{33F37ED9-4ADF-4C89-B1BE-078ACB842D10}"/>
+        <w:guid w:val="{E8F21D14-02CD-4B34-9134-5CDE394B7A15}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00050480" w:rsidRDefault="00050480" w:rsidP="00050480">
+        <w:p w:rsidR="00D526C0" w:rsidRDefault="00354BB0" w:rsidP="00354BB0">
           <w:pPr>
-            <w:pStyle w:val="36021107A02D41EBA8D523843A9E7F54"/>
+            <w:pStyle w:val="619C76E42D864730B4FD1E3B32CBDD24"/>
           </w:pPr>
           <w:r w:rsidRPr="002A1A9B">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             </w:rPr>
             <w:t>Click or tap here to enter text.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
-        <w:name w:val="7DAC7A9D60E74E4E82D5AB0F264A5C2E"/>
+        <w:name w:val="144EA3AC138B43789B415A63D0EB7FB2"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
-        <w:guid w:val="{4CECEA15-0901-471D-8DAD-BB830EEEE66A}"/>
+        <w:guid w:val="{FDD8F282-0403-4DDC-ACF2-F9F59F459D5A}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00050480" w:rsidRDefault="00050480" w:rsidP="00050480">
+        <w:p w:rsidR="00D526C0" w:rsidRDefault="00354BB0" w:rsidP="00354BB0">
           <w:pPr>
-            <w:pStyle w:val="7DAC7A9D60E74E4E82D5AB0F264A5C2E"/>
+            <w:pStyle w:val="144EA3AC138B43789B415A63D0EB7FB2"/>
           </w:pPr>
           <w:r w:rsidRPr="00DA15D5">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             </w:rPr>
             <w:t>Click or tap here to enter text.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
-        <w:name w:val="8A93FA468C2249AD8B21FF9A5E28A684"/>
+        <w:name w:val="AE9B81DF8C714E8F85105D3B852C38ED"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
-        <w:guid w:val="{C019B5AE-C700-4C49-A1DE-0D0E82B9C374}"/>
+        <w:guid w:val="{74B465A3-CBF5-424E-95FC-D2527BB551F8}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00050480" w:rsidRDefault="00050480" w:rsidP="00050480">
+        <w:p w:rsidR="00D526C0" w:rsidRDefault="00354BB0" w:rsidP="00354BB0">
           <w:pPr>
-            <w:pStyle w:val="8A93FA468C2249AD8B21FF9A5E28A684"/>
+            <w:pStyle w:val="AE9B81DF8C714E8F85105D3B852C38ED"/>
           </w:pPr>
           <w:r w:rsidRPr="000B6893">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             </w:rPr>
             <w:t>Choose an item.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
-        <w:name w:val="71CABC86B00646A1829213F7DBDAF0A3"/>
+        <w:name w:val="4F84466E294F4284A5BA94F163EC0371"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
-        <w:guid w:val="{C73EDBC6-D4A9-4065-A43E-706F3942B0D4}"/>
+        <w:guid w:val="{EEDD55C0-9972-4BAC-A794-A58639B57480}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00050480" w:rsidRDefault="00050480" w:rsidP="00050480">
+        <w:p w:rsidR="00D526C0" w:rsidRDefault="00354BB0" w:rsidP="00354BB0">
           <w:pPr>
-            <w:pStyle w:val="71CABC86B00646A1829213F7DBDAF0A3"/>
+            <w:pStyle w:val="4F84466E294F4284A5BA94F163EC0371"/>
           </w:pPr>
           <w:r w:rsidRPr="002A1A9B">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             </w:rPr>
             <w:t>Choose an item.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
-        <w:name w:val="2CC2B5DDD610427D8F07552D9A563DD0"/>
+        <w:name w:val="6FC82A85A2F84F698EC0FC49324E3227"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
-        <w:guid w:val="{3FBBF885-B355-49B5-9DC3-8FD847F13094}"/>
+        <w:guid w:val="{6031492F-E1B3-410D-BCEA-6C67C5AD78D3}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00050480" w:rsidRDefault="00050480" w:rsidP="00050480">
+        <w:p w:rsidR="00D526C0" w:rsidRDefault="00354BB0" w:rsidP="00354BB0">
           <w:pPr>
-            <w:pStyle w:val="2CC2B5DDD610427D8F07552D9A563DD0"/>
+            <w:pStyle w:val="6FC82A85A2F84F698EC0FC49324E3227"/>
           </w:pPr>
           <w:r w:rsidRPr="002A1A9B">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             </w:rPr>
             <w:t>Click or tap to enter a date.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
-        <w:name w:val="C947F5A4FA50412198BDC39744707338"/>
+        <w:name w:val="2DA3D9831EDC48A4A5A3D5263BEBBCE1"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
-        <w:guid w:val="{C16A776C-9D3B-40EA-BA27-24664A9219BC}"/>
+        <w:guid w:val="{67774291-ACD1-4F05-9D37-AD4A958D425E}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00050480" w:rsidRDefault="00050480" w:rsidP="00050480">
+        <w:p w:rsidR="00D526C0" w:rsidRDefault="00354BB0" w:rsidP="00354BB0">
           <w:pPr>
-            <w:pStyle w:val="C947F5A4FA50412198BDC39744707338"/>
+            <w:pStyle w:val="2DA3D9831EDC48A4A5A3D5263BEBBCE1"/>
           </w:pPr>
           <w:r w:rsidRPr="002A1A9B">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             </w:rPr>
             <w:t>Click or tap here to enter text.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
-        <w:name w:val="F9C2AE104032450AB0BF60414B2295B4"/>
+        <w:name w:val="B55EE8248AF147C6859EB6F3E9442988"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
-        <w:guid w:val="{206008DC-5CFC-4485-9407-0B9D1E23C280}"/>
+        <w:guid w:val="{5F1503FA-2217-46AD-8E9B-A6593DC5902F}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00050480" w:rsidRDefault="00050480" w:rsidP="00050480">
+        <w:p w:rsidR="00D526C0" w:rsidRDefault="00354BB0" w:rsidP="00354BB0">
           <w:pPr>
-            <w:pStyle w:val="F9C2AE104032450AB0BF60414B2295B4"/>
+            <w:pStyle w:val="B55EE8248AF147C6859EB6F3E9442988"/>
           </w:pPr>
           <w:r w:rsidRPr="002A1A9B">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             </w:rPr>
             <w:t>Click or tap here to enter text.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
-        <w:name w:val="B4CAA55C89264C4CBE8B57D87ECFF4F5"/>
+        <w:name w:val="812A47D348224FC48F969B10E0D2A18E"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
-        <w:guid w:val="{D188FB13-CA58-464B-9C23-088BE3297387}"/>
+        <w:guid w:val="{6E0F51A9-4D44-4C66-8827-A7540E455CCB}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00050480" w:rsidRDefault="00050480" w:rsidP="00050480">
+        <w:p w:rsidR="00D526C0" w:rsidRDefault="00354BB0" w:rsidP="00354BB0">
           <w:pPr>
-            <w:pStyle w:val="B4CAA55C89264C4CBE8B57D87ECFF4F5"/>
+            <w:pStyle w:val="812A47D348224FC48F969B10E0D2A18E"/>
           </w:pPr>
           <w:r w:rsidRPr="002A1A9B">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             </w:rPr>
             <w:t>Choose an item.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
-        <w:name w:val="12A7A7ABAA6C49BBB048193CBCF67077"/>
+        <w:name w:val="D7D4BBE9E8F2477384E7EE6BF1C2332D"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
-        <w:guid w:val="{AA36B486-7B0C-46CE-A5FE-20FAAC187064}"/>
+        <w:guid w:val="{2E2042C2-B45E-4EA2-BCB2-67E55EEC9E07}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00050480" w:rsidRDefault="00050480" w:rsidP="00050480">
+        <w:p w:rsidR="00D526C0" w:rsidRDefault="00354BB0" w:rsidP="00354BB0">
           <w:pPr>
-            <w:pStyle w:val="12A7A7ABAA6C49BBB048193CBCF67077"/>
+            <w:pStyle w:val="D7D4BBE9E8F2477384E7EE6BF1C2332D"/>
           </w:pPr>
           <w:r w:rsidRPr="002A1A9B">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             </w:rPr>
             <w:t>Choose an item.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
-        <w:name w:val="645365AB6B1440188B52E72E6E540BB7"/>
+        <w:name w:val="D4401BDE3CC64629A5A3F8A663478FF5"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
-        <w:guid w:val="{CC2C401B-EEAF-4886-A93F-7E3810588010}"/>
+        <w:guid w:val="{9B7DF382-F462-41C2-863F-5999383A3B92}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00050480" w:rsidRDefault="00050480" w:rsidP="00050480">
+        <w:p w:rsidR="00D526C0" w:rsidRDefault="00354BB0" w:rsidP="00354BB0">
           <w:pPr>
-            <w:pStyle w:val="645365AB6B1440188B52E72E6E540BB7"/>
+            <w:pStyle w:val="D4401BDE3CC64629A5A3F8A663478FF5"/>
           </w:pPr>
           <w:r w:rsidRPr="00F5463B">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             </w:rPr>
             <w:t>Click or tap here to enter text.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
-        <w:name w:val="F1E2D557D5644D70B14544B6CA00FE69"/>
+        <w:name w:val="C7028EAE6EEE4A3BB20F3075C295C7D9"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
-        <w:guid w:val="{1CF74AB8-8FCB-43F8-87C3-847ECA73F536}"/>
+        <w:guid w:val="{FBD8C576-A29E-4DF5-BEE5-FC6568220EAE}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00050480" w:rsidRDefault="00050480" w:rsidP="00050480">
+        <w:p w:rsidR="00D526C0" w:rsidRDefault="00354BB0" w:rsidP="00354BB0">
           <w:pPr>
-            <w:pStyle w:val="F1E2D557D5644D70B14544B6CA00FE69"/>
+            <w:pStyle w:val="C7028EAE6EEE4A3BB20F3075C295C7D9"/>
           </w:pPr>
           <w:r w:rsidRPr="002A1A9B">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             </w:rPr>
             <w:t>Click or tap here to enter text.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
   </w:docParts>
 </w:glossaryDocument>
 </file>
 
 <file path=word/glossary/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:font w:name="Symbol">
-[...1 lines deleted...]
-    <w:charset w:val="02"/>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Mangal">
+    <w:panose1 w:val="00000400000000000000"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="00008003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-  </w:font>
-[...19 lines deleted...]
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Yu Gothic Light">
-[...11 lines deleted...]
-  </w:font>
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
-  </w:font>
-[...5 lines deleted...]
-    <w:sig w:usb0="00008003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/glossary/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:view w:val="normal"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00050480"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00AF1D08"/>
+    <w:rsidRoot w:val="00354BB0"/>
+    <w:rsid w:val="000D6E5E"/>
+    <w:rsid w:val="00354BB0"/>
+    <w:rsid w:val="00384694"/>
+    <w:rsid w:val="006D1D55"/>
+    <w:rsid w:val="00B645B0"/>
+    <w:rsid w:val="00D526C0"/>
+    <w:rsid w:val="00DC4F63"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-GB" w:bidi="ne-NP"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w15:chartTrackingRefBased/>
 </w:settings>
 </file>
 
 <file path=word/glossary/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
@@ -3188,98 +3510,98 @@
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:styleId="PlaceholderText">
     <w:name w:val="Placeholder Text"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00050480"/>
+    <w:rsid w:val="00354BB0"/>
     <w:rPr>
       <w:color w:val="808080"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="36021107A02D41EBA8D523843A9E7F54">
-[...1 lines deleted...]
-    <w:rsid w:val="00050480"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="619C76E42D864730B4FD1E3B32CBDD24">
+    <w:name w:val="619C76E42D864730B4FD1E3B32CBDD24"/>
+    <w:rsid w:val="00354BB0"/>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="7DAC7A9D60E74E4E82D5AB0F264A5C2E">
-[...1 lines deleted...]
-    <w:rsid w:val="00050480"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="144EA3AC138B43789B415A63D0EB7FB2">
+    <w:name w:val="144EA3AC138B43789B415A63D0EB7FB2"/>
+    <w:rsid w:val="00354BB0"/>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="8A93FA468C2249AD8B21FF9A5E28A684">
-[...1 lines deleted...]
-    <w:rsid w:val="00050480"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="AE9B81DF8C714E8F85105D3B852C38ED">
+    <w:name w:val="AE9B81DF8C714E8F85105D3B852C38ED"/>
+    <w:rsid w:val="00354BB0"/>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="71CABC86B00646A1829213F7DBDAF0A3">
-[...1 lines deleted...]
-    <w:rsid w:val="00050480"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="4F84466E294F4284A5BA94F163EC0371">
+    <w:name w:val="4F84466E294F4284A5BA94F163EC0371"/>
+    <w:rsid w:val="00354BB0"/>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="2CC2B5DDD610427D8F07552D9A563DD0">
-[...1 lines deleted...]
-    <w:rsid w:val="00050480"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="6FC82A85A2F84F698EC0FC49324E3227">
+    <w:name w:val="6FC82A85A2F84F698EC0FC49324E3227"/>
+    <w:rsid w:val="00354BB0"/>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="C947F5A4FA50412198BDC39744707338">
-[...1 lines deleted...]
-    <w:rsid w:val="00050480"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="2DA3D9831EDC48A4A5A3D5263BEBBCE1">
+    <w:name w:val="2DA3D9831EDC48A4A5A3D5263BEBBCE1"/>
+    <w:rsid w:val="00354BB0"/>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="F9C2AE104032450AB0BF60414B2295B4">
-[...1 lines deleted...]
-    <w:rsid w:val="00050480"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="B55EE8248AF147C6859EB6F3E9442988">
+    <w:name w:val="B55EE8248AF147C6859EB6F3E9442988"/>
+    <w:rsid w:val="00354BB0"/>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="B4CAA55C89264C4CBE8B57D87ECFF4F5">
-[...1 lines deleted...]
-    <w:rsid w:val="00050480"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="812A47D348224FC48F969B10E0D2A18E">
+    <w:name w:val="812A47D348224FC48F969B10E0D2A18E"/>
+    <w:rsid w:val="00354BB0"/>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="12A7A7ABAA6C49BBB048193CBCF67077">
-[...1 lines deleted...]
-    <w:rsid w:val="00050480"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="D7D4BBE9E8F2477384E7EE6BF1C2332D">
+    <w:name w:val="D7D4BBE9E8F2477384E7EE6BF1C2332D"/>
+    <w:rsid w:val="00354BB0"/>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="645365AB6B1440188B52E72E6E540BB7">
-[...1 lines deleted...]
-    <w:rsid w:val="00050480"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="D4401BDE3CC64629A5A3F8A663478FF5">
+    <w:name w:val="D4401BDE3CC64629A5A3F8A663478FF5"/>
+    <w:rsid w:val="00354BB0"/>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="F1E2D557D5644D70B14544B6CA00FE69">
-[...1 lines deleted...]
-    <w:rsid w:val="00050480"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="C7028EAE6EEE4A3BB20F3075C295C7D9">
+    <w:name w:val="C7028EAE6EEE4A3BB20F3075C295C7D9"/>
+    <w:rsid w:val="00354BB0"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/glossary/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
@@ -3566,54 +3888,50 @@
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps5.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps6.xml"/></Relationships>
 </file>
 
-<file path=customXml/_rels/item7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...2 lines deleted...]
-
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <spe:Receivers xmlns:spe="http://schemas.microsoft.com/sharepoint/events">
   <Receiver>
     <Name>Microsoft.Office.RecordsManagement.PolicyFeatures.ExpirationEventReceiver</Name>
     <Synchronization>Synchronous</Synchronization>
     <Type>10001</Type>
     <SequenceNumber>101</SequenceNumber>
     <Url/>
     <Assembly>Microsoft.Office.Policy, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
     <Class>Microsoft.Office.RecordsManagement.Internal.UpdateExpireDate</Class>
     <Data/>
     <Filter/>
   </Receiver>
   <Receiver>
     <Name>Microsoft.Office.RecordsManagement.PolicyFeatures.ExpirationEventReceiver</Name>
@@ -3685,82 +4003,82 @@
     <Name>Document ID Generator</Name>
     <Synchronization>Synchronous</Synchronization>
     <Type>10004</Type>
     <SequenceNumber>1002</SequenceNumber>
     <Url/>
     <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
     <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
     <Data/>
     <Filter/>
   </Receiver>
   <Receiver>
     <Name>Document ID Generator</Name>
     <Synchronization>Synchronous</Synchronization>
     <Type>10006</Type>
     <SequenceNumber>1003</SequenceNumber>
     <Url/>
     <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
     <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
     <Data/>
     <Filter/>
   </Receiver>
 </spe:Receivers>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...3 lines deleted...]
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
+    <TaxCatchAll xmlns="c5dbf80e-f509-45f6-9fe5-406e3eefabbb">
+      <Value>30</Value>
+    </TaxCatchAll>
+    <_dlc_DocId xmlns="159261f8-6ded-4518-b1bf-0649e81dabf2">AAV6TKUNFPX4-1361540926-46963</_dlc_DocId>
+    <_dlc_DocIdUrl xmlns="159261f8-6ded-4518-b1bf-0649e81dabf2">
+      <Url>https://hants.sharepoint.com/sites/EMTAS6138/_layouts/15/DocIdRedir.aspx?ID=AAV6TKUNFPX4-1361540926-46963</Url>
+      <Description>AAV6TKUNFPX4-1361540926-46963</Description>
+    </_dlc_DocIdUrl>
     <Item_x0020_ID xmlns="c5dbf80e-f509-45f6-9fe5-406e3eefabbb" xsi:nil="true"/>
     <Active_x0020_Document xmlns="c5dbf80e-f509-45f6-9fe5-406e3eefabbb">true</Active_x0020_Document>
-    <TaxCatchAll xmlns="c5dbf80e-f509-45f6-9fe5-406e3eefabbb">
-[...1 lines deleted...]
-    </TaxCatchAll>
     <jb82c98bb0c548e2bd941642d4bdfea3 xmlns="c5dbf80e-f509-45f6-9fe5-406e3eefabbb">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
         <TermInfo xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-          <TermName xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">Finance</TermName>
-          <TermId xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">ceb82afd-39e3-404b-89be-033ebab7729b</TermId>
+          <TermName xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">EMTAS Service</TermName>
+          <TermId xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">c129e6e0-66cb-47f3-a67c-ba075094fef9</TermId>
         </TermInfo>
       </Terms>
     </jb82c98bb0c548e2bd941642d4bdfea3>
     <hc632fe273cb498aa970207d30c3b1d8 xmlns="c5dbf80e-f509-45f6-9fe5-406e3eefabbb">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </hc632fe273cb498aa970207d30c3b1d8>
     <_dlc_ExpireDateSaved xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
-    <_dlc_ExpireDate xmlns="http://schemas.microsoft.com/sharepoint/v3">2027-01-09T18:36:37+00:00</_dlc_ExpireDate>
-[...4 lines deleted...]
-    </_dlc_DocIdUrl>
+    <_dlc_ExpireDate xmlns="http://schemas.microsoft.com/sharepoint/v3">2026-03-27T10:38:44+00:00</_dlc_ExpireDate>
   </documentManagement>
 </p:properties>
+</file>
+
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<SharedContentType xmlns="Microsoft.SharePoint.Taxonomy.ContentTypeSync" SourceId="3c5dbf34-c73a-430c-9290-9174ad787734" ContentTypeId="0x0101004E1B537BC2B2AD43A5AF5311D732D3AA9D" PreviousValue="false"/>
 </file>
 
 <file path=customXml/item5.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <p:Policy xmlns:p="office.server.policy" id="" local="true">
   <p:Name>HCC Default Document</p:Name>
   <p:Description/>
   <p:Statement/>
   <p:PolicyItems>
     <p:PolicyItem featureId="Microsoft.Office.RecordsManagement.PolicyFeatures.Expiration" staticId="0x0101004E1B537BC2B2AD43A5AF5311D732D3AA|1208973698" UniqueId="7962c2ff-e67b-4a9b-a32b-eab0d2d90b59">
       <p:Name>Retention</p:Name>
       <p:Description>Automatic scheduling of content for processing, and performing a retention action on content that has reached its due date.</p:Description>
       <p:CustomData>
         <Schedules nextStageId="2">
           <Schedule type="Default">
             <stages>
               <data stageId="1">
                 <formula id="Microsoft.Office.RecordsManagement.PolicyFeatures.Expiration.Formula.BuiltIn">
                   <number>2</number>
                   <property>Modified</property>
                   <propertyId>28cf69c5-fa48-462a-b5cd-27b6f9d2bd5f</propertyId>
                   <period>years</period>
                 </formula>
                 <action type="action" id="Microsoft.Office.RecordsManagement.PolicyFeatures.Expiration.Action.MoveToRecycleBin"/>
               </data>
@@ -3978,171 +4296,168 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item7.xml><?xml version="1.0" encoding="utf-8"?>
-[...2 lines deleted...]
-
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{ED4F34CD-8D36-450F-A063-27E021EE5C4F}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9CB310AC-403D-41F1-98AE-9A48C8913904}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C5D5E609-9DF9-4F9A-9237-2A62DE07F150}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{ABCCAB14-F11A-4D38-B466-780A0350C480}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/events"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5A97A7C0-7E9E-48A1-8A3E-C7A4114D391C}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{185B5B96-6D72-4DDF-A6B3-40077B5804A4}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="c5dbf80e-f509-45f6-9fe5-406e3eefabbb"/>
+    <ds:schemaRef ds:uri="159261f8-6ded-4518-b1bf-0649e81dabf2"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5C259B5D-EA3E-4A84-8FCD-38E592608DE1}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="Microsoft.SharePoint.Taxonomy.ContentTypeSync"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-[...10 lines deleted...]
-
 <file path=customXml/itemProps5.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F6EAC6A6-72AD-4ADB-A110-ED719240E184}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{CA1DD962-65AA-4BFF-806F-96D8F0932A14}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="office.server.policy"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps6.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{421E8862-F31A-420F-8A70-C1EABE7301AD}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D6BCC67B-232B-49C1-AD80-8B4950D90CD5}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
     <ds:schemaRef ds:uri="c5dbf80e-f509-45f6-9fe5-406e3eefabbb"/>
     <ds:schemaRef ds:uri="159261f8-6ded-4518-b1bf-0649e81dabf2"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps7.xml><?xml version="1.0" encoding="utf-8"?>
-[...6 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>152</Words>
-  <Characters>869</Characters>
+  <Words>163</Words>
+  <Characters>794</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>7</Lines>
-  <Paragraphs>2</Paragraphs>
+  <Lines>36</Lines>
+  <Paragraphs>16</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
+  <HeadingPairs>
+    <vt:vector size="2" baseType="variant">
+      <vt:variant>
+        <vt:lpstr>Title</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1</vt:i4>
+      </vt:variant>
+    </vt:vector>
+  </HeadingPairs>
+  <TitlesOfParts>
+    <vt:vector size="1" baseType="lpstr">
+      <vt:lpstr/>
+    </vt:vector>
+  </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1019</CharactersWithSpaces>
+  <CharactersWithSpaces>941</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Holland, Nicholas</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x0101004E1B537BC2B2AD43A5AF5311D732D3AA9D002FB5CF22FB1FEF45B2E137901F3CF1E1</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="_dlc_DocIdItemGuid">
-    <vt:lpwstr>aa73af57-61e0-4ea3-8741-5f81ff2c78dd</vt:lpwstr>
+    <vt:lpwstr>c01ff06c-b5cb-49f8-b8dd-565cee8da35d</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="MediaServiceImageTags">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="_dlc_policyId">
     <vt:lpwstr>0x0101004E1B537BC2B2AD43A5AF5311D732D3AA|1208973698</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="ItemRetentionFormula">
     <vt:lpwstr>&lt;formula id="Microsoft.Office.RecordsManagement.PolicyFeatures.Expiration.Formula.BuiltIn"&gt;&lt;number&gt;2&lt;/number&gt;&lt;property&gt;Modified&lt;/property&gt;&lt;propertyId&gt;28cf69c5-fa48-462a-b5cd-27b6f9d2bd5f&lt;/propertyId&gt;&lt;period&gt;years&lt;/period&gt;&lt;/formula&gt;</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="Document Type">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="lcf76f155ced4ddcb4097134ff3c332f">
     <vt:lpwstr/>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="Ethnic Minority and Traveller Children Services">
-[...2 lines deleted...]
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="lcf76f155ced4ddcb4097134ff3c332f">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="Document Type">
     <vt:lpwstr/>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="Document_x0020_Type">
-[...3 lines deleted...]
-    <vt:lpwstr>38;#Finance|ceb82afd-39e3-404b-89be-033ebab7729b</vt:lpwstr>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="Ethnic Minority and Traveller Children Services">
+    <vt:lpwstr>30;#EMTAS Service|c129e6e0-66cb-47f3-a67c-ba075094fef9</vt:lpwstr>
   </property>
 </Properties>
 </file>